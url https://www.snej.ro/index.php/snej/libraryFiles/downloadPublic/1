--- v0 (2026-04-11)
+++ v1 (2026-08-24)
@@ -83,381 +83,498 @@
     </w:p>
     <w:p w14:paraId="545E000B" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="007E1FC6" w:rsidRDefault="00385774" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="02Affiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve">(1st Affiliation) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A759B5">
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve"> Name, Name of Organization, City, Country;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353493FE" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="007E1FC6" w:rsidRDefault="00385774" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="02Affiliation"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007E1FC6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>(2nd Affiliation) Department Name, Name of Organization, City, Country.</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>2nd Affiliation) Department Name, Name of Organization, City, Country.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7222C8AF" w14:textId="55E50B96" w:rsidR="00E450F5" w:rsidRDefault="00E450F5" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="02Affiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F30">
         <w:t>*Corresponding Author:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Author .</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Author .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C6F30">
         <w:t>, Email:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1E43A0" w14:textId="12BFF1AA" w:rsidR="002C3B4D" w:rsidRDefault="002C3B4D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="02Affiliation"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45B22309" w14:textId="77777777" w:rsidR="007B6371" w:rsidRPr="007E1FC6" w:rsidRDefault="007B6371" w:rsidP="001A338E">
+    <w:p w14:paraId="45B22309" w14:textId="73D929AB" w:rsidR="007B6371" w:rsidRDefault="007B6371" w:rsidP="001A338E">
+      <w:pPr>
+        <w:pStyle w:val="02Affiliation"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D208219" w14:textId="132BF863" w:rsidR="00AE27C2" w:rsidRDefault="00AE27C2" w:rsidP="001A338E">
+      <w:pPr>
+        <w:pStyle w:val="02Affiliation"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E4B8D2" w14:textId="19931560" w:rsidR="00AE27C2" w:rsidRDefault="00AE27C2" w:rsidP="001A338E">
+      <w:pPr>
+        <w:pStyle w:val="02Affiliation"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA7C97C" w14:textId="51E96A12" w:rsidR="00AE27C2" w:rsidRDefault="00AE27C2" w:rsidP="001A338E">
+      <w:pPr>
+        <w:pStyle w:val="02Affiliation"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02970E15" w14:textId="7803F16D" w:rsidR="00AE27C2" w:rsidRDefault="00AE27C2" w:rsidP="001A338E">
+      <w:pPr>
+        <w:pStyle w:val="02Affiliation"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A51CC79" w14:textId="3F1E21B0" w:rsidR="00AE27C2" w:rsidRDefault="00AE27C2" w:rsidP="001A338E">
+      <w:pPr>
+        <w:pStyle w:val="02Affiliation"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FF2DB7" w14:textId="77777777" w:rsidR="00AE27C2" w:rsidRPr="007E1FC6" w:rsidRDefault="00AE27C2" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="02Affiliation"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9004" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2518"/>
         <w:gridCol w:w="6486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385774" w:rsidRPr="008C6F30" w14:paraId="16886244" w14:textId="77777777" w:rsidTr="008C6F30">
+      <w:tr w:rsidR="00385774" w:rsidRPr="008C6F30" w14:paraId="16886244" w14:textId="77777777" w:rsidTr="00E63060">
         <w:trPr>
           <w:trHeight w:val="1226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D152E7C" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="001A338E" w:rsidRDefault="00385774" w:rsidP="001A338E">
+          <w:p w14:paraId="4D152E7C" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="001A338E" w:rsidRDefault="00385774" w:rsidP="00E63060">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="04Abstract"/>
             </w:pPr>
             <w:r w:rsidRPr="001A338E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Article history</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12CA2FB8" w14:textId="77777777" w:rsidR="007B6371" w:rsidRPr="001A338E" w:rsidRDefault="00385774" w:rsidP="001A338E">
+          <w:p w14:paraId="12CA2FB8" w14:textId="77777777" w:rsidR="007B6371" w:rsidRPr="001A338E" w:rsidRDefault="00385774" w:rsidP="00E63060">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="04Abstract"/>
             </w:pPr>
             <w:r w:rsidRPr="001A338E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Received: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40A53153" w14:textId="43C25F2E" w:rsidR="00385774" w:rsidRPr="001A338E" w:rsidRDefault="00385774" w:rsidP="001A338E">
+          <w:p w14:paraId="40A53153" w14:textId="43C25F2E" w:rsidR="00385774" w:rsidRPr="001A338E" w:rsidRDefault="00385774" w:rsidP="00E63060">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="04Abstract"/>
             </w:pPr>
             <w:r w:rsidRPr="001A338E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Revised:</w:t>
             </w:r>
             <w:r w:rsidR="005B23C1" w:rsidRPr="001A338E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6214AC" w14:textId="2C29A03C" w:rsidR="00385774" w:rsidRPr="001A338E" w:rsidRDefault="00385774" w:rsidP="001A338E">
+          <w:p w14:paraId="1C6214AC" w14:textId="2C29A03C" w:rsidR="00385774" w:rsidRPr="001A338E" w:rsidRDefault="00385774" w:rsidP="00E63060">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="04Abstract"/>
             </w:pPr>
             <w:r w:rsidRPr="001A338E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Accepted: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53F4F78F" w14:textId="22358552" w:rsidR="00E450F5" w:rsidRPr="001A338E" w:rsidRDefault="00E450F5" w:rsidP="001A338E">
+          <w:p w14:paraId="53F4F78F" w14:textId="22358552" w:rsidR="00E450F5" w:rsidRPr="001A338E" w:rsidRDefault="00E450F5" w:rsidP="00E63060">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="04Abstract"/>
             </w:pPr>
             <w:r w:rsidRPr="001A338E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Published: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79BFC3F4" w14:textId="23D964E6" w:rsidR="00C17C98" w:rsidRPr="001A338E" w:rsidRDefault="00C17C98" w:rsidP="001A338E">
+          <w:p w14:paraId="79BFC3F4" w14:textId="23D964E6" w:rsidR="00C17C98" w:rsidRPr="001A338E" w:rsidRDefault="00C17C98" w:rsidP="00E63060">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="04Abstract"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6600A265" w14:textId="63E07EEE" w:rsidR="00E450F5" w:rsidRPr="001A338E" w:rsidRDefault="00E450F5" w:rsidP="001A338E">
+          <w:p w14:paraId="6600A265" w14:textId="4BE5DC1D" w:rsidR="00E450F5" w:rsidRDefault="00E450F5" w:rsidP="00E63060">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="04Abstract"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36724DAC" w14:textId="6EBB95BE" w:rsidR="00E450F5" w:rsidRPr="001A338E" w:rsidRDefault="00E450F5" w:rsidP="001A338E">
+          <w:p w14:paraId="4C3A26C4" w14:textId="358DEA43" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2060D446" w14:textId="3DBC434B" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A6E611F" w14:textId="1F673DCB" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56BA485F" w14:textId="49D0CD1E" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A59E2F8" w14:textId="15653397" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6678E61E" w14:textId="47210AED" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59AD13DE" w14:textId="5FE00975" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30D7B73B" w14:textId="5E9D1139" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AAA99CA" w14:textId="0DDAAB4F" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="123CE056" w14:textId="050FA258" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43D3C038" w14:textId="330154C6" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="551E0C8A" w14:textId="77777777" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26C10096" w14:textId="55404365" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D666FC8" w14:textId="7DDB0952" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CCD4DB1" w14:textId="071943F6" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00E450F5" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
             </w:pPr>
             <w:r w:rsidRPr="001A338E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Copyright: © 2026 The Author(s). This open access article is distributed under a </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="001A338E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Creative Commons Attribution (CC-BY) 4.0</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001A338E">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> license.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCD4DB1" w14:textId="6EFABC61" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00385774" w:rsidP="001A338E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6486" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2A6846" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00385774" w:rsidP="001A338E">
+          <w:p w14:paraId="7B2A6846" w14:textId="60E45BAA" w:rsidR="00385774" w:rsidRDefault="00AE27C2" w:rsidP="00E63060">
             <w:pPr>
               <w:pStyle w:val="04Abstract"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="008C6F30">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Abstract:</w:t>
+              <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6F30">
+            <w:r w:rsidR="00385774" w:rsidRPr="008C6F30">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>bstract:</w:t>
+            </w:r>
+            <w:r w:rsidR="00385774" w:rsidRPr="008C6F30">
               <w:t xml:space="preserve"> This electronic document is a “live” template. The various components</w:t>
             </w:r>
             <w:r w:rsidR="00D77515" w:rsidRPr="008C6F30">
               <w:t xml:space="preserve"> of your paper [title, text, ta</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6F30">
-              <w:t xml:space="preserve">bles, figures and references] are already defined on the style sheet, as illustrated by the portions given in this document. </w:t>
+            <w:r w:rsidR="00385774" w:rsidRPr="008C6F30">
+              <w:t xml:space="preserve">bles, figures and references] </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00385774" w:rsidRPr="008C6F30">
+              <w:t>are already defined</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00385774" w:rsidRPr="008C6F30">
+              <w:t xml:space="preserve"> on the style sheet, as illustrated by the portions given in this document. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24EF31A1" w14:textId="77777777" w:rsidR="005B23C1" w:rsidRPr="008C6F30" w:rsidRDefault="005B23C1" w:rsidP="001A338E"/>
-          <w:p w14:paraId="074FAC0F" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00385774" w:rsidP="001A338E">
+          <w:p w14:paraId="339D7EEC" w14:textId="3C1AE85F" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
             <w:pPr>
               <w:pStyle w:val="04Abstract"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F5146AC" w14:textId="1C111D3D" w:rsidR="00E63060" w:rsidRDefault="00E63060" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="074FAC0F" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00385774" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008C6F30">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
             <w:r w:rsidRPr="008C6F30">
-              <w:t xml:space="preserve"> Component; Formatting; Style; Styling; Insert (keywords)</w:t>
+              <w:t xml:space="preserve"> Component; Formatting; Style; Styling; Insert (keywo</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="008C6F30">
+              <w:t>rds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385774" w:rsidRPr="008C6F30" w14:paraId="39769BF6" w14:textId="77777777" w:rsidTr="008C6F30">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="092E81A1" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00385774" w:rsidP="001A338E"/>
+          <w:p w14:paraId="092E81A1" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00385774" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6486" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="582FB66F" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00385774" w:rsidP="001A338E"/>
+          <w:p w14:paraId="582FB66F" w14:textId="77777777" w:rsidR="00385774" w:rsidRPr="008C6F30" w:rsidRDefault="00385774" w:rsidP="00E63060">
+            <w:pPr>
+              <w:pStyle w:val="04Abstract"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="164A0BD4" w14:textId="77777777" w:rsidR="00E34C0E" w:rsidRPr="007E1FC6" w:rsidRDefault="00E34C0E" w:rsidP="001A338E"/>
     <w:p w14:paraId="31B4873A" w14:textId="77777777" w:rsidR="00E34C0E" w:rsidRPr="007E1FC6" w:rsidRDefault="00E34C0E" w:rsidP="001A338E">
       <w:pPr>
         <w:sectPr w:rsidR="00E34C0E" w:rsidRPr="007E1FC6" w:rsidSect="00E95A82">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1411" w:right="1138" w:bottom="1699" w:left="1138" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B49349" w14:textId="77777777" w:rsidR="00E34C0E" w:rsidRPr="007E1FC6" w:rsidRDefault="00E34C0E" w:rsidP="001A338E">
+    <w:p w14:paraId="75B49349" w14:textId="77777777" w:rsidR="00E34C0E" w:rsidRPr="007E1FC6" w:rsidRDefault="00E34C0E" w:rsidP="00C10EDE">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8341D8" w14:textId="3CE3ED61" w:rsidR="00AA6D5B" w:rsidRPr="00BC1E9F" w:rsidRDefault="00AA6D5B" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve">This template, created in MS Word 2003 and saved as “Word 97-2003 &amp; 6.0/95-RTF” for the PC, provides authors with most of the formatting specifications given in the instructions to authors and needed for preparing electronic versions of </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
-        <w:t xml:space="preserve">their papers. All standard paper components have been specified for three reasons: (a) ease of use when formatting individual papers, (b) automatic compliance to electronic requirements that facilitate the production of electronic products, and (c) conformity of style throughout a journal paper. Margins, line spacing, </w:t>
+        <w:t xml:space="preserve">their papers. All standard paper components </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t>have been specified</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t xml:space="preserve"> for three reasons: (a) ease of use when formatting individual papers, (b) automatic compliance to electronic requirements that facilitate the production of electronic products, and (c) conformity of style throughout a journal paper. Margins, line spacing, </w:t>
       </w:r>
       <w:r w:rsidR="009D0F14" w:rsidRPr="00BC1E9F">
         <w:t>and type</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
-        <w:t xml:space="preserve"> styles are built-in.  Examples of the type styles are provided throughout this document and are identified in</w:t>
+        <w:t xml:space="preserve"> styles are built-in.  Examples of the type styles </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t>are provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t xml:space="preserve"> throughout this document and are identified in</w:t>
       </w:r>
       <w:r w:rsidR="00E33A24" w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve">type, within parentheses.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6581CBB7" w14:textId="6C3C7643" w:rsidR="00AA6D5B" w:rsidRPr="00BC1E9F" w:rsidRDefault="00AA6D5B" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve">Ease </w:t>
       </w:r>
       <w:r w:rsidR="001A338E">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve">f Use </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7119ED" w14:textId="77777777" w:rsidR="00AA6D5B" w:rsidRPr="00BC1E9F" w:rsidRDefault="00AA6D5B" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="05Subchapter"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t>Selecting a Template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FC68E5" w14:textId="7D22330E" w:rsidR="00AA6D5B" w:rsidRPr="00BC1E9F" w:rsidRDefault="00AA6D5B" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E9F">
-        <w:t>This template has been tailored for output on the custom paper size (</w:t>
+        <w:t xml:space="preserve">This template </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t>has been tailored</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t xml:space="preserve"> for output on the custom paper size (</w:t>
       </w:r>
       <w:r w:rsidR="001C480C" w:rsidRPr="00BC1E9F">
         <w:t>8.26</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> cm x </w:t>
       </w:r>
       <w:r w:rsidR="001C480C" w:rsidRPr="00BC1E9F">
         <w:t>11.22</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> cm). The margins are set as follows: top</w:t>
       </w:r>
       <w:r w:rsidR="00EF26E1" w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:r w:rsidR="00EF26E1" w:rsidRPr="00BC1E9F">
         <w:t>0.98</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> mm, bottom</w:t>
       </w:r>
@@ -467,374 +584,535 @@
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:r w:rsidR="00EF26E1" w:rsidRPr="00BC1E9F">
         <w:t>1.18</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> mm, right</w:t>
       </w:r>
       <w:r w:rsidR="00EF26E1" w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidR="00EF26E1" w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> 0.79</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t xml:space="preserve"> mm, left = </w:t>
       </w:r>
       <w:r w:rsidR="00EF26E1" w:rsidRPr="00BC1E9F">
         <w:t>0.79</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
-        <w:t xml:space="preserve"> mm. The paragraphs must be indented. All paragraphs must be left justified and right justified.</w:t>
+        <w:t xml:space="preserve"> mm. The paragraphs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t>must be indented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t>. All paragraphs must be left justified and right justified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E510431" w14:textId="77777777" w:rsidR="00AA6D5B" w:rsidRPr="00BC1E9F" w:rsidRDefault="00AA6D5B" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="05Subchapter"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t>Maintaining the Integrity of the Specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251A8DF7" w14:textId="4916AC1F" w:rsidR="00AA6D5B" w:rsidRPr="001A338E" w:rsidRDefault="00AA6D5B" w:rsidP="001A338E">
+    <w:p w14:paraId="251A8DF7" w14:textId="4916AC1F" w:rsidR="00AA6D5B" w:rsidRPr="001A338E" w:rsidRDefault="00AA6D5B" w:rsidP="00C10EDE">
+      <w:pPr>
+        <w:pStyle w:val="04Text"/>
+      </w:pPr>
       <w:r w:rsidRPr="001A338E">
-        <w:t>The template is used to format your paper and style the text. All margins, line spaces, and text fonts are prescribed; please do not alter them. Your paper is one part of the entire proceedings, not an independent document. Please do not revise any of the current designations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06C4FF1F" w14:textId="77777777" w:rsidR="00AA6D5B" w:rsidRPr="001A338E" w:rsidRDefault="00AA6D5B" w:rsidP="001A338E">
+        <w:t xml:space="preserve">The template </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A338E">
+        <w:t>is used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> to format your paper and style the text. All margins, line spaces, and text fonts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A338E">
+        <w:t>are prescribed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve">; please do not alter them. Your paper is one part of the entire proceedings, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A338E">
+        <w:t>not an independent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> document. Please do not revise any of the current designations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C4FF1F" w14:textId="77777777" w:rsidR="00AA6D5B" w:rsidRPr="001A338E" w:rsidRDefault="00AA6D5B" w:rsidP="00C10EDE">
+      <w:pPr>
+        <w:pStyle w:val="04Text"/>
+      </w:pPr>
       <w:r w:rsidRPr="001A338E">
         <w:t xml:space="preserve">Text </w:t>
       </w:r>
       <w:r w:rsidR="009D0F14" w:rsidRPr="001A338E">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="001A338E">
-        <w:t xml:space="preserve">ont. The entire document should be in times New Roman font size 10. Paper title must be </w:t>
+        <w:t xml:space="preserve">ont. The entire document should be in times New Roman font size 10. Paper title </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve">must be </w:t>
+      </w:r>
+      <w:r w:rsidR="0017024C" w:rsidRPr="001A338E">
+        <w:t>Left</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0017024C" w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> size</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A338E">
+        <w:t>, bold, regular font size 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0017024C" w:rsidRPr="001A338E">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00366132" w:rsidRPr="001A338E">
+        <w:t xml:space="preserve">the first letter of each word capitalized. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A338E">
+        <w:t>Author names must be regular font size 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0017024C" w:rsidRPr="001A338E">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6FC5" w:rsidRPr="001A338E">
+        <w:t>, bold.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> Author affiliation must be regular font size 9. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0F14" w:rsidRPr="001A338E">
+        <w:t>Email addresses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> font size 9. </w:t>
+      </w:r>
+      <w:r w:rsidR="0022198B" w:rsidRPr="001A338E">
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0022198B" w:rsidRPr="001A338E">
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003451C6" w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> main</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0022198B" w:rsidRPr="001A338E">
+        <w:t xml:space="preserve">headings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A338E">
+        <w:t xml:space="preserve">must be </w:t>
       </w:r>
       <w:r w:rsidR="0017024C" w:rsidRPr="001A338E">
         <w:t>Left size</w:t>
       </w:r>
       <w:r w:rsidRPr="001A338E">
-        <w:t>, bold, regular font size 1</w:t>
+        <w:t xml:space="preserve">, bold, regular font size </w:t>
       </w:r>
       <w:r w:rsidR="0017024C" w:rsidRPr="001A338E">
-        <w:t>8</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6FC5" w:rsidRPr="001A338E">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001A338E">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00366132" w:rsidRPr="001A338E">
-[...49 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0022198B" w:rsidRPr="001A338E">
         <w:t>first word capitalized</w:t>
       </w:r>
       <w:r w:rsidRPr="001A338E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003451C6" w:rsidRPr="001A338E">
-        <w:t xml:space="preserve">Level 2 Sub </w:t>
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003451C6" w:rsidRPr="001A338E">
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003451C6" w:rsidRPr="001A338E">
+        <w:t xml:space="preserve"> Sub </w:t>
       </w:r>
       <w:r w:rsidRPr="001A338E">
         <w:t xml:space="preserve">headings must be left-justified, bold, </w:t>
       </w:r>
       <w:r w:rsidR="00C12027" w:rsidRPr="001A338E">
         <w:t>italic</w:t>
       </w:r>
       <w:r w:rsidR="003451C6" w:rsidRPr="001A338E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001A338E">
         <w:t xml:space="preserve"> font size 1</w:t>
       </w:r>
       <w:r w:rsidR="0022198B" w:rsidRPr="001A338E">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001A338E">
         <w:t xml:space="preserve"> and the first letter of each word capitalized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7BF930" w14:textId="77777777" w:rsidR="00AA6D5B" w:rsidRPr="00BC1E9F" w:rsidRDefault="00AA6D5B" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="05Subchapter"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E9F">
-        <w:t>Prepare Your Paper Before Styling</w:t>
+        <w:t xml:space="preserve">Prepare Your Paper </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t>Before</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t xml:space="preserve"> Styling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051397BC" w14:textId="77777777" w:rsidR="007D29A8" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E9F">
-        <w:t>Before you begin to format your paper, first write and save the content as a separate text file. Keep your text and graphic files separate until after the text has been formatted and styled. Do not use hard tabs, and limit use of hard returns to only one return at the end of a paragraph. Do not add any kind</w:t>
+        <w:t xml:space="preserve">Before you begin to format your paper, first write and save the content as a separate text file. Keep your text and graphic files separate until after the text </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t>has been formatted and styled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC1E9F">
+        <w:t>. Do not use hard tabs, and limit use of hard returns to only one return at the end of a paragraph. Do not add any kind</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve"> of pagination anywhere in the paper. Do not number text heads</w:t>
       </w:r>
       <w:r w:rsidR="001301A4" w:rsidRPr="007E1FC6">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>the template will do that for you.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the template will do that for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>you.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5BB0ACFC" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="05Subchapter"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Abbreviations and Acronyms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E92766" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
-[...1 lines deleted...]
-        <w:t>Define abbreviations and acronyms the first time they are used in the text, even after they have been defined in the abstract. Do not use abbreviations in the title or headings unless they are unavoidable.</w:t>
+    <w:p w14:paraId="23E92766" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="00C10EDE">
+      <w:pPr>
+        <w:pStyle w:val="04Text"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve">Define abbreviations and acronyms the first time they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>are used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> in the text, even after they have been defined in the abstract. Do not use abbreviations in the title or headings unless they are unavoidable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42994474" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="05Subchapter"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
+        <w:lastRenderedPageBreak/>
         <w:t>Units</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE3EC29" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>Use SI as primary units. English units may be used as secondary units (in parentheses). Use a zero before decimal points: “0.25”, not “.25”. Use “cm3”, not “cc”.</w:t>
+        <w:t xml:space="preserve">Use SI as primary units. English units </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>may be used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> as secondary units (in parentheses). Use a zero before decimal points: “0.25”, not “.25”. Use “cm3”, not “cc”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE7A874" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="05Subchapter"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Equations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38362F86" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:r w:rsidRPr="007E1FC6">
-        <w:t xml:space="preserve">The equations are an exception to the prescribed specifications of this template. You will need to determine whether or not your equation should be typed using either the Times New Roman </w:t>
-[...3 lines deleted...]
-        <w:t>or the Symbol font</w:t>
+        <w:t>The equations are an exception to the prescribed specifications of this template. You will need to determine whether or not your equation should be typed using either the Times New Roman or the Symbol font</w:t>
       </w:r>
       <w:r w:rsidR="003451C6" w:rsidRPr="007E1FC6">
-        <w:t xml:space="preserve">, Equations font size should be 9 and </w:t>
+        <w:t xml:space="preserve">, Equations font size should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003451C6" w:rsidRPr="007E1FC6">
+        <w:t>9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003451C6" w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="003451C6" w:rsidRPr="007E1FC6">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>italic</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t xml:space="preserve"> (please no other font). Equations should be edited by </w:t>
+        <w:t xml:space="preserve"> (please no other font). Equations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>should be edited</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="00C12027" w:rsidRPr="007E1FC6">
         <w:t>Math type</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>, not in text or graphic versions. Number equations consecutively. Equation numbers, within parentheses, are to position flush right, as in (1), using a right tab stop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECE4FCD" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Where:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD82026" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="06Bullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve">MC is </w:t>
       </w:r>
       <w:r w:rsidR="00E9707A" w:rsidRPr="007E1FC6">
         <w:t>the moisture</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t xml:space="preserve"> content (%)</w:t>
+        <w:t xml:space="preserve"> content (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D561FE1" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="06Bullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>M1 is the initial weight of the wet sample (g)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C11DEEA" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="06Bullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>M2 is the weight of the dried sample (g)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A1B197" w14:textId="77777777" w:rsidR="007D29A8" w:rsidRPr="007E1FC6" w:rsidRDefault="007D29A8" w:rsidP="001A338E"/>
     <w:p w14:paraId="5A26CDFD" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>Be sure that the symbols in your equation have been defined immediately following the equation. Use “Eq. 1”, not “Eq. (1)” or “Equation (1)”, and at the beginning of a sentence.</w:t>
+        <w:t xml:space="preserve">Be sure that the symbols in your equation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>have been defined</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> immediately following the equation. Use “Eq. 1”, not “Eq. (1)” or “Equation (1)”, and at the beginning of a sentence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB93E7A" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve">Using </w:t>
       </w:r>
       <w:r w:rsidR="00E9707A" w:rsidRPr="007E1FC6">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6371">
         <w:t>Template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669E8072" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>After the text edit has been completed, the paper is ready for the template. Duplicate the template file by using the Save As command. In this newly created file, highlight all of the contents and import your prepared text file. You are now ready to style your paper.</w:t>
+        <w:t xml:space="preserve">After the text edit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>has been completed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>, the paper is ready for the template. Duplicate the template file by using the Save As command. In this newly created file, highlight all of the contents and import your prepared text file. You are now ready to style your paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B2831B" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="05Subchapter"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Authors and Affiliations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005CA005" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>The template is designed so that author affiliations are not repeated each time for multiple authors of the same affiliation. Please keep your affiliations as succinct as possible (do NOT post your job titles, positions, academic degrees, zip codes, names of building, street, district, province, state, etc.). This template was designed for two affiliations. You can adjust the template for authors with one affiliation or more than two affiliations.</w:t>
+        <w:t xml:space="preserve">The template </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>is designed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> so that author affiliations are not repeated each time for multiple authors of the same affiliation. Please keep your affiliations as succinct as possible (do NOT post your job titles, positions, academic degrees, zip codes, names of building, street, district, province, state, etc.). This template </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>was designed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> for two affiliations. You can adjust the template for authors with one affiliation or more than two affiliations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7380EE" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="05Subchapter"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve">Identify </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6371">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve"> Headings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7626359A" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve">Headings are organizational devices that guide the reader through your paper. There are two types: component headings and text heads. Component headings identify the different components of your paper and are not subordinate to each other. Examples include Introduction, Acknowledgments and References. Text heading organize the topics on a relational, hierarchical basis. If there are two or more sub-topics, the next </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E9F">
         <w:t>level</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t xml:space="preserve"> head should be used if there are not at least two sub-topics, then no subheads should be introduced.</w:t>
+        <w:t xml:space="preserve"> head should be used if there are not at least two sub-topics, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>then</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> no subheads should be introduced.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E348DC" w14:textId="012B0695" w:rsidR="002F5B8D" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD68A4">
+        <w:lastRenderedPageBreak/>
         <w:t>Figures and Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA82E1C" w14:textId="76E741B2" w:rsidR="004824F9" w:rsidRPr="00FD68A4" w:rsidRDefault="004824F9" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="07Figure"/>
       </w:pPr>
       <w:r>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB0EB77" wp14:editId="3C89F0ED">
                 <wp:extent cx="3213100" cy="1943100"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
                 <wp:docPr id="5" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3213100" cy="1943100"/>
                         </a:xfrm>
@@ -867,64 +1145,71 @@
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6BF44CA0" id="Rectangle 5" o:spid="_x0000_s1026" style="width:253pt;height:153pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCALAGpYwIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcGcYqgRYcB&#10;RVu0HXpWZSkxJokapcTJfv0o2XG6LqdhF5kU+fjxTGp2ubWGbRSGBlzFy5MRZ8pJqBu3rPj355tP&#10;XzgLUbhaGHCq4jsV+OX844dZ66dqDCswtUJGQVyYtr7iqxj9tCiCXCkrwgl45cioAa2IpOKyqFG0&#10;FN2aYjwanRctYO0RpAqBbq87I5/n+ForGe+1DioyU3GqLeYT8/mazmI+E9MlCr9qZF+G+IcqrGgc&#10;JR1CXYso2Bqbv0LZRiIE0PFEgi1A60aq3AN1U47edfO0El7lXoic4Aeawv8LK+82D8iauuJnnDlh&#10;6Rc9EmnCLY1iZ4me1ocpeT35B+y1QGLqdavRpi91wbaZ0t1AqdpGJunydFyeliNiXpKtvJhkheIU&#10;B7jHEL8qsCwJFUdKn6kUm9sQO9e9C+FSOV0BWYo7o1INxj0qTX1QynFG5wlSVwbZRtC/F1IqF89T&#10;Q5Q6eyeYbowZgOUxoIllD+p9E0zlyRqAo2PAPzMOiJwVXBzAtnGAxwLUP4bMnf+++67n1P4r1Dv6&#10;fQjdXAcvbxoi8VaE+CCQBpmIp+WM93RoA23FoZc4WwH+Onaf/Gm+yMpZS4tR8fBzLVBxZr45mryL&#10;cjJJm5SVydnnMSn41vL61uLW9gqI/5KeAS+zmPyj2Ysawb7QDi9SVjIJJyl3xWXEvXIVu4WlV0Cq&#10;xSK70fZ4EW/dk5cpeGI1Dcnz9kWg7ycp0hDewX6JxPTdQHW+CelgsY6gmzxtB157vmnz8tD0r0Ra&#10;7bd69jq8ZfPfAAAA//8DAFBLAwQUAAYACAAAACEALX1EpNkAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/CQBCF7yb8h82QeJMtEomUbglq0Kug6HXoDm1jd7bpbqH+ewcvepnMy5u8+V62Glyj&#10;TtSF2rOB6SQBRVx4W3Np4P1tc3MPKkRki41nMvBNAVb56CrD1Pozb+m0i6WSEA4pGqhibFOtQ1GR&#10;wzDxLbF4R985jCK7UtsOzxLuGn2bJHPtsGb5UGFLjxUVX7veGeiL54fPsl2/Pm1m/KL9dOH2H9aY&#10;6/GwXoKKNMS/Y7jgCzrkwnTwPdugGgNSJP5O8e6SuciDgdll0Xmm/9PnPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCALAGpYwIAABMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAtfUSk2QAAAAUBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D89DFB" w14:textId="5DF27037" w:rsidR="0022160B" w:rsidRDefault="00726A49" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="08FigureCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Fig. 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022160B" w:rsidRPr="007E1FC6">
-        <w:t>A sample line graph using colors which contrast well both on screen and on a black-and-white hardcopy</w:t>
+        <w:t xml:space="preserve">A sample line graph using </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0022160B" w:rsidRPr="007E1FC6">
+        <w:t>colors which contrast</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0022160B" w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> well both on screen and on a black-and-white hardcopy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C7CEDD" w14:textId="77777777" w:rsidR="00242BDB" w:rsidRPr="007E1FC6" w:rsidRDefault="00242BDB" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="08FigureCaption"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229DD767" w14:textId="2A9870CD" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="091TableCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1. Table type styles (Table caption is indispensable).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="3896"/>
         <w:gridCol w:w="1907"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F5B8D" w:rsidRPr="008C6F30" w14:paraId="0603D4D2" w14:textId="77777777" w:rsidTr="000B494C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="361"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="pct"/>
@@ -1125,58 +1410,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2023" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="16" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5580BE47" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="007E1FC6" w:rsidRDefault="002F5B8D" w:rsidP="004824F9">
             <w:pPr>
               <w:pStyle w:val="09Table"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1FC6">
-              <w:t>More table copy</w:t>
+              <w:t xml:space="preserve">More table </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E1FC6">
+              <w:t>copy</w:t>
             </w:r>
             <w:r w:rsidRPr="007E1FC6">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="16" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47109790" w14:textId="77777777" w:rsidR="002F5B8D" w:rsidRPr="008C6F30" w:rsidRDefault="002F5B8D" w:rsidP="004824F9">
             <w:pPr>
               <w:pStyle w:val="09Table"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1290,218 +1580,288 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CAE4F19" w14:textId="0F34AFA3" w:rsidR="00B04046" w:rsidRPr="007E1FC6" w:rsidRDefault="00B04046" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve">Place figures and tables at the top or bottom of </w:t>
       </w:r>
       <w:r w:rsidR="002C265A">
         <w:t>pages</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve">. Avoid placing them in the middle of </w:t>
       </w:r>
       <w:r w:rsidR="002C265A">
         <w:t>the page</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>. Figure captions should be below the figures; table heads should appear above the tables. Insert figures and tables after they are cited in the text. Use “Fig. 1” and “Table 1” even at the beginning of a sentence.</w:t>
+        <w:t xml:space="preserve">. Figure captions should be below the figures; table heads should appear above the tables. Insert figures and tables after they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>are cited</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> in the text. Use “Fig. 1” and “Table 1” even at the beginning of a sentence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661D2C26" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>Use Times New Roman font size 9 for Figure and Table labels. Use words rather than symbols or abbreviations when writing Figure axis labels to avoid confusing the reader. If include-ing units in the label, present them within parentheses. Label axes only with units just “A/m”. Do not label axes with a ratio of quantities and units. Graphs may be full color. Use only SOLID FILL COLORS which contrast well both on screen and hardcopy as shown in Fig</w:t>
+        <w:t>Use Times New Roman font size 9 for Figure and Table labels. Use words rather than symbols or abbreviations when writing Figure axis labels to avoid confusing the reader. If include-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> units in the label, present them within parentheses. Label axes only with units just “A/m”. Do not label axes with a ratio of quantities and units. Graphs may be full color. Use only SOLID FILL COLORS which contrast well both on screen and hardcopy as shown in Fig</w:t>
       </w:r>
       <w:r w:rsidR="00BB7239" w:rsidRPr="007E1FC6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t xml:space="preserve"> 1. When using photographs make sure the resolution is adequate to reveal important details as shown in Fig</w:t>
+        <w:t xml:space="preserve"> 1. When using photographs make </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>sure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> the resolution is adequate to reveal important details as shown in Fig</w:t>
       </w:r>
       <w:r w:rsidR="00BB7239" w:rsidRPr="007E1FC6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1FC6">
         <w:t xml:space="preserve"> 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0833A53E" w14:textId="77777777" w:rsidR="00C17C98" w:rsidRPr="007E1FC6" w:rsidRDefault="0021217E" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40570388" w14:textId="77777777" w:rsidR="00C17C98" w:rsidRPr="007E1FC6" w:rsidRDefault="00C17C98" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
-        <w:t>The main conclusions of the experimental work should be presented. The contribution of the work to the scientific community and its economic implications should be emphasized.</w:t>
+        <w:t xml:space="preserve">The main conclusions of the experimental work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>should be presented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve">. The contribution of the work to the scientific community and its economic implications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>should be emphasized</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652F413C" w14:textId="77777777" w:rsidR="00C17C98" w:rsidRPr="007E1FC6" w:rsidRDefault="00C17C98" w:rsidP="001A338E">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Acknowledgement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E689EA" w14:textId="77777777" w:rsidR="00C17C98" w:rsidRPr="007E1FC6" w:rsidRDefault="00C17C98" w:rsidP="001F07E9">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Use same font size for the content of acknowledgements section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0745BE29" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="001F07E9">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Funding Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199CF0CE" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="001F07E9">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
+        <w:lastRenderedPageBreak/>
         <w:t>The authors should acknowledge the funders of this manuscript and provide all necessary funding information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CED45F" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="001F07E9">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Author’s Contributions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB60990" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="001A338E">
       <w:r w:rsidRPr="007E1FC6">
         <w:t>This section should state the contributions made by each author in the preparation, development and publication of this manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B99DD56" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="001F07E9">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Ethics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CD0807" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="001F07E9">
       <w:pPr>
         <w:pStyle w:val="04Text"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>Authors should address any ethical issues that may arise after the publication of this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB9E1F1" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="001F07E9">
+    <w:p w14:paraId="1CB9E1F1" w14:textId="77777777" w:rsidR="00A35B06" w:rsidRPr="007E1FC6" w:rsidRDefault="00A35B06" w:rsidP="00C10EDE">
       <w:pPr>
         <w:pStyle w:val="03ChapterTitle"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1FC6">
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221D9586" w14:textId="5D62F038" w:rsidR="00A35B06" w:rsidRDefault="00A35B06" w:rsidP="001F07E9">
-[...9 lines deleted...]
-        <w:pStyle w:val="04Text"/>
+    <w:p w14:paraId="221D9586" w14:textId="5D62F038" w:rsidR="00A35B06" w:rsidRDefault="00A35B06" w:rsidP="00C10EDE">
+      <w:pPr>
+        <w:pStyle w:val="10References"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve">Use the author/date system of references. In the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> refer to the authors’ name (without initials) and year of publication. All publications cited in the text </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t>should be presented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1FC6">
+        <w:t xml:space="preserve"> in a list of references following the text of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490D6DD5" w14:textId="0233121B" w:rsidR="00F91834" w:rsidRPr="007E1FC6" w:rsidRDefault="001F07E9" w:rsidP="00C10EDE">
+      <w:pPr>
+        <w:pStyle w:val="10References"/>
       </w:pPr>
       <w:r>
         <w:t>The official style</w:t>
       </w:r>
       <w:r w:rsidR="00F91834">
         <w:t xml:space="preserve"> for references</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> used by </w:t>
       </w:r>
       <w:r w:rsidRPr="001F07E9">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Skin, Nutrition, Ecology Journal</w:t>
+        <w:t xml:space="preserve">Skin, Nutrition, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F07E9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ecology</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F07E9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00F91834">
         <w:t>Uniform Requirements for Manuscripts Submitted to Biomedical Journals (</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00F91834" w:rsidRPr="00FC2645">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.icmje.org/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F91834">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00242BDB">
         <w:t xml:space="preserve">. The guideline for authors can be consulted here </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00242BDB" w:rsidRPr="00FC2645">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/books/NBK7256/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00242BDB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00F91834" w:rsidRPr="007E1FC6" w:rsidSect="00E450F5">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1411" w:right="1138" w:bottom="1411" w:left="1138" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="432"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0C9C5C20" w14:textId="77777777" w:rsidR="005B6975" w:rsidRDefault="005B6975" w:rsidP="001A338E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5296BBD8" w14:textId="77777777" w:rsidR="00836D2D" w:rsidRDefault="00836D2D" w:rsidP="001A338E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="02B144BC" w14:textId="77777777" w:rsidR="005B6975" w:rsidRDefault="005B6975" w:rsidP="001A338E">
       <w:r>
         <w:continuationSeparator/>
@@ -1573,64 +1933,64 @@
     <w:panose1 w:val="02020703060505090304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="59A66A30" w14:textId="71DF4ED3" w:rsidR="00D62FAB" w:rsidRPr="00D62FAB" w:rsidRDefault="001609C1" w:rsidP="001A338E">
+  <w:p w14:paraId="59A66A30" w14:textId="59EEA441" w:rsidR="00D62FAB" w:rsidRPr="00D62FAB" w:rsidRDefault="001609C1" w:rsidP="001A338E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00D62FAB">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D62FAB" w:rsidRPr="00D62FAB">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D62FAB">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00242BDB">
+    <w:r w:rsidR="00E63060">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00D62FAB">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7B484427" w14:textId="77777777" w:rsidR="005B6975" w:rsidRDefault="005B6975" w:rsidP="001A338E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1707E27E" w14:textId="77777777" w:rsidR="00836D2D" w:rsidRDefault="00836D2D" w:rsidP="001A338E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1D3A3E2D" w14:textId="77777777" w:rsidR="005B6975" w:rsidRDefault="005B6975" w:rsidP="001A338E">
       <w:r>
@@ -1718,51 +2078,54 @@
                       <wps:cNvPr id="3" name="Rectangle 4"/>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="6350" y="0"/>
                           <a:ext cx="6098540" cy="457200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="1F497D"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1DEF2681" w14:textId="77777777" w:rsidR="00E95A82" w:rsidRPr="008C6F30" w:rsidRDefault="00E95A82" w:rsidP="001A338E">
+                          <w:p w14:paraId="1DEF2681" w14:textId="77777777" w:rsidR="00E95A82" w:rsidRPr="008C6F30" w:rsidRDefault="00E95A82" w:rsidP="00074D73">
+                            <w:pPr>
+                              <w:ind w:firstLine="720"/>
+                            </w:pPr>
                             <w:r>
                               <w:t>Skin, Nutrition, Ecology Journal</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="Picture 1" descr="C:\Users\Sergiu\AppData\Local\Microsoft\Windows\INetCache\Content.Word\logo.jpeg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
@@ -1776,51 +2139,54 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="457200" cy="457200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="24576FE5" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-3pt;margin-top:-17pt;width:480.7pt;height:36pt;z-index:251659264" coordsize="61048,4572" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJN8unjZAwAA2wgAAA4AAABkcnMvZTJvRG9jLnhtbKRWXW/bNhR9H7D/&#10;QOjdtuTKsS1ELjw5CQK0XdCs6ItfaIqSuFIkR1KWs2H/vZeUZLt2sHVdgCj8vDz38NzD3L491Bzt&#10;qTZMijSIxmGAqCAyZ6JMg0+/3Y8WATIWixxzKWgavFATvF39/NNtqxI6lZXkOdUIggiTtCoNKmtV&#10;MpkYUtEam7FUVMBkIXWNLXR1Ock1biF6zSfTMLyZtFLnSktCjYHRTTcZrHz8oqDE/loUhlrE0wCw&#10;Wf/V/rtz38nqFielxqpipIeBfwBFjZmAQ4+hNthi1Gh2FapmREsjCzsmsp7IomCE+hwgmyi8yOZB&#10;y0b5XMqkLdWRJqD2gqcfDks+7J80YnkaTAMkcA1X5E9FU0dNq8oEVjxo9ayedD9Qdj2X7aHQtfsL&#10;eaCDJ/XlSCo9WERg8CYK48USuCcwF8/mcGsd66SCq7naRqq7f944GY6dOHRHMK0CAZkTR+b/cfRc&#10;YUU99cYx0HP0ZuDoIwgLi5JTFHc8+VWOJEeHUe8k+WKAL8B4NuM6BtagXfte5kA1bqz0srkg8ubN&#10;DAh7hctwuZjFV1weKcGJ0sY+UFkj10gDDTj9AXj/zlgH6LTEI5Wc5feMc9/R5S7jGu0xFEt0Hy/n&#10;G5ccbDHny7hAbRosZ9OZjyyk2w/rcFIzC8XMWZ0Gi9D9dBddUZzfidwvsZjxrg1huXC7QCg9toEf&#10;JzyT2MPuAHtccyfzF6BNy65+wW+gUUn9Z4BaqN00MH80WNMA8UcBF7+MYkeS9R0vuQDp85nd+QwW&#10;BEKlAbE6QF0ns51FNEqzsoKzoj7VNVxYwTyRJ1z9NYP6VreKkQR++1KF1pUM/93SYJdtXDadLdbf&#10;FaPG+kujRuAqClu2Y5zZF++QgNyBEvsnRpw8Xeek6GhQNMy6QxEM5NQQyD9Ltp8MOPv2meqSNdu1&#10;Us7WtqBtzLfvByPbfmYil63ZPn6gNsNg3NtMCkuFHX8Gb95yWcrx74qWTgzD4R0U0CIjvlSQkFkF&#10;BUXXRoFkHeGwevLtct/9Jo8dZ2pQr2v3jAH4C398hfTOezeSNDVg7R4TTTmQJ4WpmDKgmYTWO5pD&#10;GT3mnQI6rfaq7Qz+r+liHYbL6S+jbBZmozic343Wy3g+mod38xi8L8qi7G+nnyhOGkM9fRvFeqww&#10;eoX2VTfv373unfDvTVeovsigmACar9UBIgw5ShxWo4kzLF+AxmpqSeWGC6jbftzV+DDhaT4x6+7g&#10;u0zrVcfqDf/C/OG4wfH+o2GduU3nHscBiOlGPHqHt28CfGi5pwJeUE9Q/9o7LZ/3/arT/ySrrwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFhgsxu6AAAAIgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5y&#10;ZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOd&#10;gKaqgZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+&#10;WszljJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgO&#10;m+oaSAPvWv71WfcCAAD//wMAUEsDBBQABgAIAAAAIQDFB5VN4QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcFbu4lpSo3ZlFLUUxFsBfG2zU6T0OxsyG6T9N87nuxpZniPN9/L&#10;15NtxYC9bxwpiOcRCKTSmYYqBV+Ht9kKhA+ajG4doYIrelgX93e5zowb6ROHfagEh5DPtII6hC6T&#10;0pc1Wu3nrkNi7eR6qwOffSVNr0cOt618iqKltLoh/lDrDrc1luf9xSp4H/W4SeLXYXc+ba8/h/Tj&#10;exejUo8P0+YFRMAp/JvhD5/RoWCmo7uQ8aJVMFtylcAzWfDChuc0XYA4KkhWEcgil7cNil8AAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQCLqBX9rT4AAK0+AAAVAAAAZHJzL21lZGlhL2ltYWdlMS5qcGVn/9j/&#10;4AAQSkZJRgABAQAAAQABAAD/2wBDAAMCAgICAgMCAgIDAwMDBAYEBAQEBAgGBgUGCQgKCgkICQkK&#10;DA8MCgsOCwkJDRENDg8QEBEQCgwSExIQEw8QEBD/2wBDAQMDAwQDBAgEBAgQCwkLEBAQEBAQEBAQ&#10;EBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBD/wAARCAGQAZADASIAAhEB&#10;AxEB/8QAHgABAAAGAwEAAAAAAAAAAAAAAAIDBAUHCQEGCAr/xABREAABAwMCBAMFBQQECggFBQAB&#10;AAIDBAUGBxEIEiExE0FRCSIyYXEUQoGRoRVSYrEWIzNyJENTgpKissHR4Rc1Y3N2k8LwJSg0OPFE&#10;g6O1w//EABcBAQEBAQAAAAAAAAAAAAAAAAABAgP/xAAhEQEBAQACAgICAwAAAAAAAAAAARECIRIx&#10;QVETIjJhcf/aAAwDAQACEQMRAD8A2eoiICIiAiIgIiICIiAiIgIiICIo2RPk+BpPzQQIqplH5yP/&#10;AACnMhjZ8LBv6oKJsUj/AIWEqY2kkPxEBViIKdtGwfE8n6dFGKaEfc3+pU1EEIiiHaNv5LkNaOzR&#10;+S5RAREQcFrT3aPyXBiiPeNv5KJEEo00J+5t9CoHUbD8LyPr1VQiCjdSSD4SCpbopGfEwhXBEFsR&#10;XB8Mb/iYN/VSX0fnG/8AAoKVFG+J8fxtI+agQEREBERAREQEREBERAREQEREBERAREQEREBERARE&#10;QERRMY6Q7MG6CFTI4ZJPhGw9SqiKlazq/wB4/op6CTHSxs6u94/Psp3ZEQEREBERAREQEREBERAR&#10;EQEREBERAREQO6kyUsb+rfdPy7KciCgkhkj+Ibj1Clq5qRLStf1Z7p/RBRoonsdGdnjZQoCIiAiI&#10;gIiICIiAiIgIiICIiAiIgIiICLkAk7Abkqqhpg33pBufT0QS4aZz/ef0b+pVW1rWDlaNguUQEREB&#10;ERAREQEREBERAREQEREBERARFC97I2GSR7WtaNy5x2ACCJF1+vz/AAy2ktqskouYd2xSeK4fgzcq&#10;i/6S7FL1oLdeq4eRp7bKQfzAQdtRdSOobR1/oTlm3r+zdv5uUP8A0mWyM7VWPZFTfOW2uH8iUTXb&#10;0XVoNTsImeIn3ttNJ+7UwyQ7fi5oH6rsFDc7bc2eLbrhTVTO/NDK14/QoqpREQcOa145XDcKkmpn&#10;M95nVv6hViILYiq56YO96MbH09VSkEHYjYhBwiIgIiICIiAiIgIiICIiAiIgLlrS9wa0bko1pe4N&#10;aNyVXQwtib6uPcoOIYGxDc9XeqmoiAiIgIiICIiAiIgIiICIiAiIgIik1lZSW+lkra6ojgghbzPk&#10;kds1o+ZQTlZL9mNhx17aasqXS1kn9nR07fFnkPlswdvqdgur3LLLxkkbnWad1lsp3H7QkZ/hFSP+&#10;xYfhH8R6/TZWBlbSWdr4MdpDA+Xfxap58SpmPmXPPXr6BS3FktdhuWU5ZVM55ZaHF6Rw3a6o/wAJ&#10;rHD1EY91v0O+y6fdLtjpd4lbDc8hnHUSXOrcImn+GJmw2+RUElvr615kmk5OY7lzzu4/NTqXDmVb&#10;thFU1TvMMB2/Tr+qd0/We1kqNQLvRbts0FutLNtuWio42fqQXfqusXPOMpqXOM2SXJ2/l9qeB+QO&#10;yyxFp4yJofLaKWJvrUPb/wCo7qcMVoYegmtbdvJg5v8AZaVZE/Jxjz1W5JeOYu/a1Zv6+O7f+atU&#10;ub5VSu3pMlukR/gq5B/vXpaaxUIGz5aN49PBd/varXV4nj1VuKmyW2f5upmn+Y3WpU/LxYRteqmo&#10;UQDJb++qiPeOqhjlB/Fzd/1XabZqDTVL2yXfEqHxAek9ue+kkB9fdJBP5LttVppiM+5ZaBA796CR&#10;zf032/RWqo0vgh3dbbg4ejJ27/6w/wCCuz5WcuHJ2rH9QKocrbNmMo9KS+x87T/+83qB9Su8UepU&#10;VNyR5XaZrZzbBtXGfHpXeh529W7+hH4rCRxi5W939fTEtH32e83/AJfiux2Ce4UA5Kedwjd0dE73&#10;mOHzaeimQz6Z6paulroGVVFUxTwyDdkkTw5rh8iOhU1Yjt1JNSymuxqrdZqtx5nxMHNSTn+KM9B6&#10;bjsu3WTPY5aqOz5RSC1XF55Ync29PUn/ALN/kf4T16jupib8O3KVNA2Ubjo71U1FFW1zSxxa4bEL&#10;hV80LZW+jh2KoXNLHFrhsQg4REQEREBERAREQEREBcgEnYDclcKspoeUeI4dT2+SCKCERN3PxHup&#10;qIgIiICIiAiIgIiICIiAiIgIiICIoJ54aaGSpqJWxxRNL3vcdg1oG5JPpsgprxd7fYrdNdLpUNhp&#10;4G7uce5PkAPMnyCx3Xz1eRSx3nKYTHSNPiUFnceg9JZ/V3o3sO3qop7g7KKxmU3NhFspnn9j0bxt&#10;4rh0+0PH+yPL9TKa2rutWdt3yPO5J8lL31Dr3UiqmqbhNzzPJJ6NAHYegHkrhQYxVyt8R7WU8fcu&#10;eepV5orZSWpoe9olqPU9gp75ZJjvI4n5eQVnFnly1Jp7VaqIDkh+0y/vy/Dv/dU+WSulb4ba3wmD&#10;s2NnKAPToUaPNRAbnZazGPaj/ZjuYyfaju7qfd23/VcG2yHq2YOP8Q2VeepUQ6K6zkW37BUt+EB3&#10;0Kgkil22njdt/EOiu7Qoh1TTxWF1JTSHd0LfwG38lJks8bx/VSkHbs4bj8/JdhfTQP7xgH1HRSXU&#10;RHWJ2/yKJeLq09uqKfdzoiWj7zeo/wCX4qmbRUz3c7WBrvl0Xbix8R2e0gqmntdNUgv5fDf5Ob0/&#10;MeaZFl5cfSjtdNG5wYCOb0V2uVlttxt76K5UzJo3jq1w/X5H591ZpYKq3uBnaXR79JWeX19P/fdX&#10;BldLNEOZ3P06O9VLsdOPOclut99uuDvFPdJprlYAQ1tQd3z0Q/j83x/PuPyCyDTVNPWU8dVSTMmh&#10;laHskY7drmnsQQsd1Va6NxPQ+RB7EehVHZbxJh0jq6hD5rBI/etpG+86gcT/AGsY/wAmfMeXko16&#10;ZUUqeESt3HxDsuaeogq4I6qlmZLDK0PY9h3a5pG4IKmKKtpBB2I2IXCrKmHmHiNHUd/mqNAREQER&#10;EBERARFExhkcGDzQTaaHndzuHuj9SqxcNaGNDW9guUBERAREQEREBERAREQEREBERAREQF0bNKw3&#10;+7Mw2GUsoqdgrLxK07bRd2Q7+rttz8vxXbLzdaax2mru9Wf6qkidK4ebth0A+ZOw/FY2pWVNFZWy&#10;Vx3ud8f+0a4+YDvgj+QA26eR3RKnTSS3asbFTxhkYAZFGBsGMHYbLsdLSw2uEQwgGUj3nKns9ELf&#10;SfaZG/10nYHyVR1O5J39SVZHPlXB953U/MqNo/VQbtb8z+iGR3kdvotJuJ2222/T69FyHxt6F43P&#10;4qmRE1UiWIffH5FRCaLzf+hVIiGq3xoT0Eg/VTGuaejXNJ+R3VuRDVz2PbZRtbt3VsZNKzoyRwHp&#10;v0VRHXSj+0YHfoUXVaY2vGzwCD5KS+jHeI/gVHHVwSdC/kPo5VIA2U1qTVuczux7e/QghW2otclK&#10;41NuG7e74Ceh/u/P5f8A4XY3xMkGzh9D6KmfC+Mjzb6pKzeLrVbbm3eldUUJ2nYOrD03P7p9Cukm&#10;7VNprfGYNpGEskjkHRw7OY4eh7ELJ9RRvbN9uoQBOB77Cdmyj0Pz9CusZ1jLb1a35FZ4z9pgaftE&#10;QHvOA79P3m/qPwSzHThy3qosPyCmx+pp6eKUnHbvKW0pc7c0FUeroHHyaSdx9R6krJi8043f6KCq&#10;msl7dvabqBDUE/4l/wByYehaf03+Szbgt6rKmCpx29yb3WzuEMrj/j4v8XKPXcd/mPmsteunaVR1&#10;MPI7naPdP6FVi4c0PaWu7FBbUUT2GNxYfJQoCIiAiIgKspYuRvOR1d/JU8MfiSBvkOpVegIiICIi&#10;AiIgIiICIiAiIgIiICIiAiIg6VqC9t1uFiw3mHh3Gq+01gJOxp4Rzuadu3MR0+YVBTg3y+yVLt/D&#10;5+br5NHwj8h+ip6q4fbM1yW5CXcWyhgtcTfnK4ucR/oO/NXSww/ZrbJUke9M7lH0/wDf80jPKq6o&#10;e0ydPhZ0aFKLie5XCLTlboiIqgiIgIi5A3QcLkN9VztsuQCUXHG2y5XPKFyi445SpkU80PwPO3oe&#10;oUOybFBcYK6KT3Zfcd6+SrA0EdeoKsXKVUU1XNTnbfmZ+6f93opiyq+WmMZLmdWn9FTe9Qzmuhbu&#10;xw2qGD7wHZ4+Y/UfgrjTzRVDOaM7+oPcKF8PKeZvw/yTVz6eetZcUGN3Zt2t8Y/ZtyJezl+GOXu5&#10;n0PcfiPJXbBsxfUWu35Vzl1bjrm266NHV01A/wCB59S3b82bnusjZljMGR49WY9MA1s7C+leR/ZS&#10;jq38Af8AVJC81aeX84xnTbTemmKluBfaLhE87coeeXc+nK8NJPoD6qOs/aPZLHslY2SNwcx4DmuB&#10;3BB7FRLqem1dNJYpLJWyF1VZJ3ULye7mN6xu+haQPwXbFESKqLnbzgdW/wAlRq5qgmj8OQt8j1CC&#10;WiIgIijiZ4jwz17oKqlj5I+Y93dfwU5OyICIiAiIgIiICIiAiIgIiICIiAiIgKXUSiGCSY/cYXfk&#10;FMVFen8lsnIPUgN/MgIMOWKtjqqq/hry6Z12e2T+6xuzD/rOWRDGKelpqUf4uME/U/8ALZYk0+b4&#10;1/yFx6mS5sH4bf8ANZcqXc079uwPKPoOg/krHLnUpFqn0+xDX7iH104j7dinE1qJjFdgOQXGSwUV&#10;Ne6p1HK41tY2OmdH4oDIwIWMHKNmg/CQNlU3Xi41V1W9m/kGXV2X3O25vimUUNlqLza6l9FU1UDn&#10;xvZK50Jbs5zXuY7bYO8Pc/EVdTxbT0Wv7hQ0vx3Lrjp7mVLx/wCYZTkwoaDILnhn9Mm1e8gjjknp&#10;ZqfxnP5GucWODm7jbYrzZp/cdQM8wPXLUq/8YmoOJ3fT2pqZrFbzlk7Ia948Z7YBG6UOJc6NkbQz&#10;sXjoeyaeLcoi1Zata2666ncFnD/kcWeX6wZblmXSWGquttrpaCSuY2SenilkMLm8wPIwu8i5pPmu&#10;IOI7U3MOArA8DtGd3+DUi/Z4/Dau7NuMzbjHFBKaqSV04d4vuRyUrHHm3LSQem4TTxbTwPVRLwFw&#10;Wa+ZRjHADnms2eZbdb/c8dr7vJS1V3rpauV8raeAU0PPK5x5TM9rQN9t3n1XR+BHLNZ7xlWo3DZq&#10;7qplTrtnmn1HkGP3isudRU1Ns+10bXeJTOkfzMkayuY4hpbs+mPUbbpq+LZsG+q5WpXG9Gtbr7xq&#10;5TwoP4xNVYaLHbRHc2XkXmrMsxdS0k3IYvtGwG9URvzH4B6rIV2bqxxf8Y2Y8P8AR66ZZheGaW2c&#10;wMkstS+KatrIDDA+Wble3xHumkkdu4nZsYaNi4uTVxspAK52C1faVcRusN74NOInA8xzq7VeX6Sm&#10;Olo8hZWSMrzDJO+MAzgiRzmvppdnl3NyvAJ6L2BwRZddbpwc4JmmaX24Xas/ZVXVV1fXVD6iolEd&#10;TPu58jyXOIa0DqewAQsx6CRai8QdxDcVGkesPGHPxC5ljFbhFTWVFisVpr5YaGGKlp21csPKx7QA&#10;IXsYCBuXAueXblZF1Q48dUqrgI09yvHbo6i1Gzu5T41V3Oma1kkf2Vz2zVEWw2ZLIPs/UABpmeW8&#10;pa0hpjZhsfRNivBGL8OfFtw36xaa3rBNY8p1RsN5nbT6gUF7vLBT0rC6MSTxsqZt3e7JI+Pl3k3h&#10;2JcHlqmafaoZfR+081jx6+5tf58RsOIvuEdnkuM0lFTFlNbXufHTl3htd70h3AB3e71KGPesckkL&#10;w+MlrgrxR1kdW3lcA14HVvr9FqK0pxziZ438I1P4maLXzNcdu1huFVT4ljVirZoqXx4IG1ApgyN7&#10;QAWywxBwHM5xLnF3Y+hNVNeta8H9naMr1JoLrjerN5p2YrG3b7NWOrpp3QtqI/DILJXUzXzgs22f&#10;222Gz2envCrpfEjLAOvdh+f/AL6fivInEbYP2Hl0d7p4+SC8R+IdugE7Ng/8wWH6kqxezD1I1Dq6&#10;TVfQHWPLrnkGX6b5Q9jqy518tXNJTSc0WzJJXFzo2yUz3Dr0EzfULOnEljDbri0s7Y95bfPHWMPn&#10;yk8jx9Pe3/zQkrpx6q6aR5Q6811qvUr3b5NZ2moJ+/W0x5JD+I5j+Sy8vMGileaK22qMuPPbL9GN&#10;yejYaphY7b5btJ/Fen1KfIpNVHzx8w7t6/gpyd1BbEUcrPDeWenZQICqqNnxPP0CpVcIWckbW+e3&#10;VBGiIgIiICIiAiIgIiICIiAiIgIiICIiArdf/wDq5w9XN/mrirbkBDbZI89muaf1QYQwDlhzfI6R&#10;nURV0cn+vK3/APzWUSdzuViuwyR0GrlxpGnZldE6Tc/eeHMeAP8AzpPyKyotRx5NROlHE9j/AAy8&#10;QfFHU3PH75dr5k+R3Knx+lt9KJGy1cdfW7eK4kcjOaVhJAcdt9gT0Mm4aFZho77L7JqzN7PVWy85&#10;hlluuzaCojLJ6ekD444RIw9Wvdyvfseoa9oIB3C2+ImHk1s8GfEDwQY7e9OcYw/Se9WzU+52+gx6&#10;rvDLUGxy10sUcc7nSGc+4+UEl3Jvt128l5v0+4bbDq/obxHZ4yxzS5lg94bcLRUiaUbUrJJpauLw&#10;g7kfzRMeQS0uDmt2I3IO7ZB1TDyavNUdSrVq1wxcKOQ2a201DJb89tdnuFDSQNijpaqlHhSBsbQA&#10;xruVsjWjs2Rqs+mOil2t3tBdUcXqWTf0dwJmSZlRUrh/URSXGljbFy+XNyVEG3/cD0K2vLkDzTFl&#10;aT8RvN+vXArhnDpix5L5qtqtLQtZJzBhp4W0fx7AkN+0S0rt9uzHeiytnGMcQ/C9xZ6Gaya85Zi9&#10;8grpm4p9rx6ldBDTW1gED2Tt8GMEtjrXOadiSIu/uhbXAN1EmLrX1p9FIPbE6mSeG4MOK0+ztun/&#10;AFbbPNdNuedUfAhx8al6j6r49fJMJ1Jt09VarlbqQSiSeWSGdzBzOa3dsjJoy3fcbxuI5XbrZwB5&#10;lcSQRVDfDmiZI3cHZ7QRv+KYa1KaQae5hFwWcUeumTY/V2qHU10dTaqeojLZJKeOpkldK0EbljnV&#10;XKHefhEjpsTlHgc40dG5tJNPeEu6WTL25NcYJ7A+pZb4fsQkqJpnB3iGYP5Q2Qbnk7+S2PgeiiDU&#10;w3WmjTnWeThI0C1z4OdTcNyCPOcjqa+jsrIKPmgq/ttIyidI1xIJZyxtkY5ocHhwA6rtmq/CNqxj&#10;Xs9tLLxS4zWy5ThV4q8lu1obA51RTUla8u5jGPe5o2x0xkZtu0GTfbkK21OgikeyV8THPj35HFoJ&#10;bv32Pko+VMXWmXWTUXSfiZ4htOtctGMCzKK7/wBIbFPntfXxH7FQv8eipaWBhaS0HdhBd05vdIB9&#10;7l9A6e2JmQ+1d1zsdWHsprphMlFJIG9myUlrYdvwJWxeKnhhDhDE1gc4uPK3bcnuenmo+X5Jg1Gc&#10;PPEtc+AjTfVHhw1Awm/R6jx3mqrsXbFQeLTVtVNTxU8T9yQXQ88EcgLQedryB16LsGuF54nOIXIe&#10;G/QfJJLPaNUKplVntyjqqJ0VFQPY6V9AKmIB/K9kFNLzsLSeaYNIHntQdBE97JHxtc+PflcWglu/&#10;fY+SiIITDWsLRWn1q4bPaTUFJrrkVlu911fsL2Vdys0LoqGWQgiD3DHGGyeJQtYdm/47f7xWyjUO&#10;kivNhdHyjlqoZaZwPkXN6fl1VzICteROc22cpPQStd+OxH+9TDWCcOjfbbbcngEcraaoH95k7Nv0&#10;cV6rXnWa2ims93c1u3NG1g/GeMBeikrfyIiKCmrGfC8fQqlVwmZzxub57dFb0EcTeeRrfmrgqOkb&#10;vIXegVYgIiICIiAiIgIiICIiAiIgIiICIiAiIgK25Gwvsdby92xF/wDo9f8AcrkoJ4WVEEkEnwyM&#10;LHfQjZB5myS5Ns+Z2bJHP2jglYZT5NjBLJHH6Mm3/wAxZ6NMKi2MqIx78Bc13zbvv+m68650BGyo&#10;o6xvM6jmcJWn0G7Xg/5pd09dlmfRXJjfcVigq5vErKIfY6nc7l0kYADj83sLH/5y1enOzV1RVtzo&#10;TSS88Y/qnnp/CfRUSrn6FE0eahUaDF/E9n+R6V8P+c6iYjLBFeLBaZKyjfPEJY2yAgDmaehHXsvB&#10;r+Nrjb010fwLibzqbT7JcBzG5ut/7Op6OSCvjLHzhzXFoa1jnNppi1wMgBA5m9dj7Q45B/8AKLqn&#10;/wCH5v8AaavF3CxwFVvEXoHprlepuv2TVeDRSVNbSYVBS+HT0xbVzRvayYykAvLXkuEQcBI4Ajup&#10;XSZjLmqvFVxDas8RzOG3hDqcbs89sskV7ut8v0HiN2kgimDAOSQMaG1EDDtG5xkeRu0NJUrSvjh1&#10;Uy7hz1vqMut1rtmq2jNPOypkgg3pah4MjGSGIkjmbJBK14B5T7pG3NsOjYLf8R4dPam6lVGpt7tu&#10;LWPJcZe2019ynZS0ZZIKKZgEjyGNaPss0Q3IHNGWjrsFizSRjszwjjm1kszXvxq+x3BtvqeQhlQZ&#10;quqqBy7+bY3REjuBK31RcZg0y9oNqxl/B3qvnd3qbXTanafyW+qp3GgayGa31s8DYZfBJ2d0dMCR&#10;02MZ+8qDiZ4puOnRDEcY1ciyDCG4ZmNNbBa4229stYJ5rcyeUyNLQGt8QTbbOOwLQsBcUOAXzTLQ&#10;bSbWXEovDs+qemlpxLKWtHuvqaeOmqKd7j+89lNGB8qV37yzf7SX/wCxnQP62j/+ncoruWsvETxu&#10;8Olg01otU77hUuQZjmFRQzPtdEJoTa2sogxvvNbyyeJJUbkDsW+i75xKcT2vV04lrRwicK7Mfosn&#10;dQi4Xq+XqLxIqMGIzBgbyuDWiLkcXcjy4ysa0DYk9J9q+Nrzw+f+Kp/9ujVovV9sOg/tcLvmWqV5&#10;pMfx/NsdjNuu1ylbBSt3oYId3yuIaweLRyx7kgAlu+26DOvBfxKaq6i5nqHoHxA0Fpj1A03qGCWu&#10;tbOSnuFM5xaZOXsCDyEOAaHNlZ7rSDvijhu4+NS9UeL6TTrKG25mnGXS3qHDJmUbY3yilleYZDMD&#10;75dHTytIP3nt28t7pqN7QfHcm034h6nTzD2QWvCbf+x7bmNNXtkiutwrX/ZYHRMETexMkoIe8FkQ&#10;d2cF4wyWu1s0Z044ec8v3DvdMQtOlF1+102SPrmSi9itqG1vhyRhoMYcGSAAk+68tO3RNMbxeX5p&#10;y/NSrZcKG822ku9sqGVFHXQR1NPMzq2SJ7Q5rh8iCCqnl+iqJRaoS1Ti1Qlvqgklqs+T9LWQfORq&#10;vhHquv5bJy0kMPm6Tm/AD/mlHT62ASwU9C1vWur6Wm29S6UO/wDQVmpYmslMbhl9kogN2U7prhMP&#10;QMbyxn/TefyWWVK1BERRRW+VvJI5vzVwVHVt2kDvUIJlG3Zjnep2VQpVMNoW/PcqagIiICIiAiIg&#10;IiICIiAiIgIiICIiAiIgIi8Me0m49Ltwy0FBpfpU6mOfX+kNbLXTRtlZZ6IuLGSCN27XzPc1/IHA&#10;taGFzgd27hk/X+hfYMtfUtby090iFQw+XOPdePruN/8AOVi0Szb+j+SRU88vLTVbo6Obc9Gv3P2e&#10;T6Hd0RPmS0noFo2zrVDUfU+6SXrUXO77klbI4uMtzr5agt38mh5IaPRrQAOwCt9hzHLcWmFRjOUX&#10;a0yjpz0NbJAdvTdhC1eWzGfF9QhMVXBuQHMkCsVbRPpH+boz8Lv9xWlfQ32sfErpbJT23Op6HUSx&#10;xkB0N0aIK5rPMR1UQ3J+crJFs24bOPLh+4oIorNjl9dZMpkZvJjl5LYap5A6+A4EsqB3PuHnAG7m&#10;tSJy4s1N7qJVVVQOgJfFu5nf5hUw7queYtWV4pjmc45cMRy20QXSzXWE09ZRzgmOaM92u28uigwn&#10;CMU05xehwvB7HTWex21r20lDTAiOEOe57g3ck9XOcfqVelEjTH+qvD7ovriyjbqvp1aMjfb9xSzV&#10;MZbPC0nctbKwteGk9S3m2J8lX2zRbSm0ac1GkVpwKz0WG1UElPUWengEdPMx/wAfOG7Fxd5uJ5j5&#10;ldzHZRgdEHSL/odpJlWndBpPkeBWq4Yha2QR0VpmjJgp2wDli5Ou45R0B37EjzXGbaDaP6lYnZ8G&#10;zrALXebDYPD/AGZQVLXGKl8OPwmcmxB6MJaOvZd7A8lMaEadN1C0Z0v1Yls02o2F2+/vx6oNVbHV&#10;bXE0sx5SXs2I6+4z/RCg1U0L0i1xttLatWNP7TktPQvc+lNXEfFpy7bm8OVpD2A7DcNcAdhvvsF3&#10;loUxoUGLX8LPD3Lp1DpIdJbA3EIKwXEWmOAshfVBpaJpC0h0j9iRzPJPb0G3bM70r091PxI4Jn2J&#10;W+94+XRP/Z9THvCDEd4yACNuXbpsu1taow1RVusFgtOL2O341YaKOitlppYqGipo9y2GCJgZGwbk&#10;nZrWgDf0VdyqbyoWpokFqgLVUFqluCIpyF1DK5/FuDKdp3ELOv1PX+Wy7fUSRwRPmkOzGNLifkFj&#10;O811XNITRtLq+vmEFK0H/GvOwP0b3/BKrs2mdF9prrtkTxuwubbqU/wR9ZCD5gvJ/Jd+VvsFmp8f&#10;stHZqXrHSRBnNt8Tu7nfUkk/irgo0IiICp6xu7Gu9DsqhSqkbwu+WxQRxDaJg/hCiXDRs0D5LlAR&#10;EQEREBERAREQEREBERAREQEREBERAXz2+0cyKvyXjS1Oqa6VzvsVxgt0LSejIoKaKNoA8geUu+ri&#10;fNfQktA/tQ8OnxHjTzmR0RZTX5lBeKUkfG2WljbIf/OjmH4IPM2K41eM0ye0YdjtKaq632vp7bQw&#10;A7eLUTSNjjbv5bucAvfOonsubDpMyhtmVZ3ea+traRkza+iiiipDMAPFjbG9rnHlce5eCWlp2G+w&#10;8m8Il1orLxTaSXK4Fop4sztAkc7swOq428x+Q33/AAX0N6p6dW3U7EanHa0tiqP7aiqSNzBOB7rv&#10;7p6hw8wT57FWZvaX+mgHUzhB1BwpklxxiVuU25m7iKWIsq2D5w7nm/zC4/ILBkE9Xb6uOppppaap&#10;ppA+ORjiySN7TuCCOoII79wQtsmUWi74nfKzH75SPpa+glMU0bvIjsQfMEbEEdCCCsO6x8NuJ65U&#10;U94x37LY88jaSycgMprsf8nUbfDKfuzdz2fv0IvLjncScvt2Pgr9qxeccnoNMuJ64T3SzuLaeiy1&#10;wL6uj8gKwDrNH/2oBkHd3Pvu3axRy2m/W6mvVjr6aro66FlRTVVNK2SGeJ4Ba9jmkhzSCCCOhBXz&#10;HZFjt8xK91uN5La6i3XO3ymCppZ2cr43jyI/UEdCCCNwV7E4AfaAXvhxvVLprqVXVNx0yuM/KObe&#10;SWxSvd1nhHUmEk7yRD5vYObma+Qs1upfDJC7lkaR/IrhVlsulsv1spLzaK6nr7fXwMqaWpgkEkU8&#10;T2hzHscNw5pBBBHQgrmSjjd1YS0+ncK6zilUY7qJ1NK0/DzD5dVwAQdiFURN7qY1S2qa3yRpG1TW&#10;hS2qcwE9AN1BG0KaB5KEN5dtyPVRtWVRBq4LVMBChcUVKcFKcFOcrVe7vDaqYyHZ0r+kbPU+p+QV&#10;iLLmF1ZFH+zmPA+/Md+ze4H+/wDJWrTS1OvVzlzGpYfstNzU1ta4dyekkv4/CPx9F1ksrs7v39H7&#10;fK4wufz19UOwaD1A/wDffYLNVBQ0tsooLfRRCOCnYI42jyAUWKhERFEREBQyjeJ4/hKiXDhu0j5I&#10;OUREBERAREQEREBERAREQEREBERAREQEREBatfbZaPSz0eBa8W6lLhTGXF7rIBuQ1xdPSE+gDvtQ&#10;JPm9o81tKWMuJXRi28Qeh2XaS3AxsffLe5tDPIOlPWxkSU0p89mysYTt3bzDzQfNdb6+stVfTXS3&#10;zugqqOZlRBK34o5GODmuHzBAK+mzRrUe3avaT4jqfayzwMms9LcSxh3EUkkYMkR+bH8zD82lfM5d&#10;8fvVhv8AW4rd7ZPTXe3VklvqaN7P62OpjeWPiLR94OBG3qtmns/OLfIdCMVsOjOpcFPVYhFPUvZW&#10;QNc6otRqJBIG7glssTXmRzg0A7yuLS4NAcGwPX7RKHUm0uvtgp4GZNQwlkJeAG1kQO5heT0378rj&#10;2JIOwJI8IXK11NLK+oo6d8FRCXNkpyD3b0cG/MHoW9wQfTYevuIjXGppLBHHhFxinsE0f/xO40cu&#10;0k7H7csVNK0+6CNw+QA7cwDSHblvm3GcZz/X7LJrXppQ0tHabHA2olqJB4dPG0t/q4GkA/1jwNgP&#10;LYkkbLXHtmvPnEFpbatd8X/adHBHBm9mgIo6roDXQt6/Zpj97+B56tPQ+64keAainnpJ5KWqhfDN&#10;C8xyRvaWuY4HYtIPUEHpstpWp2LXzCL6KW+W6a1XIl3i07wGuDmnbxG7dHNd3DhuCQSCV4v4pcFZ&#10;DdotQ7bTNYy4vENyEbdh9o292XYducDY/wAQB7uSz5iS95XqX2V/GvPiV7o+GbU67F1iu0xZilbU&#10;P/8Aoax53+xkn/FSuJ5P3ZDt1Enu7b9+i+XCGaWnlZPBK+OWNwex7HEOa4HcEEdiCt8/s/eKiTiT&#10;0QpajIK5k+ZYqY7Vf2uPvzuDf6mr+kzGkk9vEZKANgFIt67eqd+wQ7OABAO3qFTsq2HYuBH6qa2e&#10;J3Z4/kmJqPwYjuSwfh0XIij6e5+pXAlZ++381z40Q+9v9EEwRsA6MCjDgxvX8Aqcz7/CPzXAcSdy&#10;VRUBxcdz5qMFSGuUYcoqeHLguUiSeOFhklkDGNG5c47ALpWUam262c1Jbnmao2Pwjmd9QPL6nYKG&#10;uz3u/UdmhLpXh0u27Y99vxPoFiG6X27ZpdP2bZjJKZncj5mdNx+6z0Hqf/yaFjMkz25ClY17myO5&#10;nRsduCPV7vMfPt6brMuHYXb8TpA2MNlq3t2km27D91voP5+apO0zDMSo8RtTaOBrXTyAOnkA7n0H&#10;yH/E+av6Io0IiICIiAiIg4ad2g/JcqGI7xMP8IUSAiIgIiICIiAiIgIiICIiAiIgIiICIiAiLwdx&#10;z8YElO6u0J0mun+FvDqbI7tTv/sAejqOJw++e0jh8I3YPe5uUPKPGXYtHsp4rMkzrS1xq/tbIo7p&#10;OwN+yPubAWTy05HxBzQwOd2LxI4bh25t2n2A3HI7nTWq2UjpJpnADZu+3zKo8IwutvFdT2+gpXSz&#10;TODWtaN1l3NMkg0jtv8A0Z4Hy1WZXNnhXGri6mjaR1iYR2d+8fLt332CryjJLPbLnjuiOMXySd8V&#10;R4V4uTi6akoxI4CQBjermMHMXbH3tyB6nZLpNgOH6bYHa8XwcMktkcQmbVNeHurHvG7p3PHRxd33&#10;HQDYDYABa0dHdL2S5BaMSjuVCy/5LU/Z2z1k7YxJIGOkcxm53dsxj3crd3HlOwK2b6c4LQ6cYjQ4&#10;nb62pq46UFz5p3kl8jju4tbvsxu++zR0HzO5Ld6W8ZFPqVpTg+rNjNizSzsqWN3NPUs9yopnH70c&#10;ndp7bjq07DcFa7+KHga1Bx7Fr3BYKaTKsfqaeTw6imi3qaVw95hlhG591wB52bjpueXstnylzzMp&#10;oJKiQOLImF7uRpc7YDc7AdSfkOqsuMXjK+V4gtJa4EEdCCs08JOtt10P1foLzSVr4bfdx+zLgA9z&#10;QGPI5JAWkFpY/lPMOoaXjzKxNkVay55Bc7jHTugZVVk07YnDYxhzyQ0jy232XtLh70j0c1h9nfrA&#10;yOntjdUMEudRlrKlwaK6Ogp6WJwAPxGnexlWzl7CTZx6hqjT3vh/FXUlkcVwqI529NxUM5yAPIPZ&#10;s78XNcsr2LiBxS6ta2emlY93f7NMydrfruWv/wBVa4tILhcsv0ux3M6mjqfDrafwX1LonCOSeJxj&#10;lIcRsffY49/Nd+pfHaABK/YfPdbz6c/9bC6PU/BasdMgig8t6qKSAfnI0BXOnzHEanpT5TaJf7ld&#10;E7+Tl4Ct16vVMQI7nVtb+62ZwH/D9F2aiymvIDZ6+4EefvQv3/0o1fGmx7j/AKRWBo5nXy3gepqW&#10;f8VTTZ1hVLuKjLrNGR911fED+XNuvIVJkNoOxndeXO/hNI0H/wDhKvMOW2YMDYsflncOzp6uQH8o&#10;3NH6KeNNj0jWavYHR7hl2lqngbhtPSyvDvo/lDPzcrPW6vXSqg8TH8TljieDy1dzmbDGD67Alrh8&#10;ucFYosdwzK+yNGMY3yOA5RJR0YLm/WUN5h+Ll3yyaKZjeZG1mVXNlGHdXB7/ABpvyB2/N34Jme1n&#10;ayXfKb1e5T+2MhlrDv0pqFvgwM6duYjc/TZ31XY8T0xvV95Km4RC20LiHbFpD5PPo09T9XHz6LJW&#10;M6c4vi4ZLSUX2ipb/wDqKjZ7wfUDs38Bv812dZ2fDWLfZbDa8fpBR2umEbenM49XvPq4+auCIooi&#10;IgIiICIiAuHHZpPyXKhlO0Tz/CUEFMd4W/LcKaqejduxzfQ7qoQEREBERAREQEREBERAREQEReRP&#10;aJca1Twm4HbbThNPS1WeZb4rbZ9pb4kNBTR7CSqez7x3c1rGnoXcxO4YWuD12i+ajMuJ/iL1Auct&#10;3y7W7NK+eV5fyftmeKFhPlHDG5scY+TGgfJVWI8WXE3gs7Z8X16zmlDDuIZL3PPAfrDK50Z/FqD6&#10;TUWk3Sv2xvEth0kNNqPZ8dz6hZsJHzU4t1a4D0lgHhD8YXL0XlXtjtOMn00mpMCxu841nVf/AIM0&#10;3ZkUlHQAj3p2TMcRKR2aHsYObq4bDZwZi43eMA6cUtRpDpdcgcvrYuW5V8Dt/wBkQvHwtI7VDgen&#10;mxp5u5btr/xPFqy6VkdPBC+eonf9S5xPcqnxyiq8rrjdjWvutVcpnTSVRl8Z9RK927nl+55iSSSd&#10;1nevrbVw+41FM6KOszq7RD7DSABxomOHSV4/eP3Wn+8em24QX+/0WgtlZjuONZWZ/dowxz2DmNtY&#10;4dNvSUg9P3R177bdWtGM1OBYXkept4tdwvFTZqF1zu81NCZXwRcwGw8hu5wBJO3ckgAldx4f9BMv&#10;1Iyk1tU19ReKx3j11bUbujoI3Hq5xPd567DuT+JGxWyaKYJZtNrlpeLaKi1XyhnoLs6QDxK1k0Zj&#10;kLz82uIA7AdAp7b/AIvnfyjX7ULItS7XqdS3SS2V+PVsdbY4oHkst7o5A9hb+87drS5xHvbbbBoD&#10;R9DPD7rFZtfdGcU1bsYZHFkNvZNPA12/2aqaSyoh3/glZI3fzDQfNfN7qHh1fp3n2S4BdXc1ZjV3&#10;rLRUO225pKeZ0Tjt8ywraj7EzVCquWE6g6QV1Q50djr6a+W9rjuQypa6Odo9Gh0EbtvWVx8yqw2a&#10;IiINYHtFfZpV2UXG6a+cOlk8a51Ln1eQ4vTM96qkPV9VRtHeQ9S+EdXndzN3Etdqgd9uttRNTu8e&#10;lnZzwTMO7Hju17HDv6gg/Qr6nl5f4nfZ4cP/ABN1M+SXW2T4tl8o3df7K1kclQ7boamIjkn8veO0&#10;mwA5wBsgwF7FXN25BopnumdeW1Dcev8AFXsjkAcGwVsHKGbHpy89JK76uK91XfRnSq+OL7hgNlL3&#10;fE+GlbA8/V0fKSsHcD/Ava+DKDLpItRKjLq/LJKRskzraKGOngp/F5GCMSyFziZnFzi7yaABsSfU&#10;iDFNRwv6NzHeDHail+UVfMf9pxUhnC3pTGd201z29DWH/gsuor5VMjGlHw66T0hBdj80+3+VrZv/&#10;AEuC7Na9NcAsxDrfiFrY9vZ76dsjx9HO3P6rsqJtMjhjGRsEcbA1rRsABsAFyiKKIiICIiAiIgIi&#10;ICIiApVSdoXfPYKaqesdsxrfU7oJdI7aQt9QqxW+J3JI13zVwQEREBERAREQEREBERAREQFo/wDb&#10;F3qsufFxDbqiRxhtGK2+mgbv0AdJPK47epdIevyHot4C0se2gxeW1cTGO5M2MinvuI045/WaCpqG&#10;PH4MdD+aDyDodoPqbxFZ3T6eaV2B1yucrDPPI94jp6OnBAdPPIejGAkDzJJDWhziAfd1J7ELUh9r&#10;bNX6743Dci3d1PDaZ5IA70Epe1xHz8MfRXj2Hd3skd51bsMrIheKims9XA4/G+mjfVNlA9AHyxb+&#10;vMPQLYLxI8ROLcO+Dvv915K291wdDZrUH7Pq5wPid5tiZuC93luAPecAQ0e8SvAxq9wx3WhtuUXX&#10;Gr+bmx81MLHWvln8Jp253wyMZI0E9AdiCQQCdjt55np56WZ1PUwSQysOzmSNLXNPzB6he5r/AJBl&#10;uquZV+c5rcZLjeLrN4kshHutHZsbG/dY0bNa0dAAFkC56V6VY3gL8o1oxijvM1bE6O0WqXdk0rj9&#10;/wARhEjGA9y0gnsPMgNe2F5/mend3hvuF5FWWqsgeHtdC4FjiO3MxwLHj5OBCy/gvFXcIsydlGq9&#10;rmyGepkDpq+BzW1EW5957Yzsx7tuw3YPmFkfAvZy6h64sqq7TCrpba5jXTinu7ninijIJY107Q5z&#10;XO22a3lcT3JABKw3rDwgcSGhEk79SNJ73R0EBO91pYftlvLfI/aIeaNu467OLXeoHVF7jb9w4cdn&#10;AxUYxSY1i+pVPiVQQH1EGVRfs+eSUjq+WodvTucf4ZSABsNhss933iY4d8bsM2T3jXDBobZBGZTO&#10;y/U0vOAN9mNY8ukcfJrAST0AK+aRERkDiC1Atmquuefak2Snkht2S5FX3KjZI3leIJJnOjLh5OLS&#10;0kepK97exDxe6y5xqbmohe220tqorWZCNmvnlmdIAD5lrYTv6c7fULwtoHw46s8SeZQYbpdjM9c7&#10;naK24yNcyht0ZPWSom22YANyG9XO22a1x6Lf9wvcOeIcLmkVs0uxN5qpIiau63J8YZJca54AkncB&#10;vyj3Wta3c8rGNG5IJIZaREQEREBERAREQEREBERAREQEREBERAREQEREBUdW7eQN9AqxW+V3PI53&#10;zQQK4Qv542u89uqt6qqN/wATD9QgqUREBERAREQEREBERAREQFrg9tdpq+9aR4NqnSU5fJjF6mtd&#10;S5o6tp62MODnfISUzGj5y/NbH1gXjrsmF5NwpahY7nF4prbTV9sLaCabc73KNwlpGtA95xM0bNwB&#10;vy8x7AoNMPAPrTdtAeIGj1Dp7ZUXC0sttbQXimheGGaCWMmJnMegP2iOB3Y9GE7bAkZr1C1BzTXT&#10;PazP83qvFq6o8lPTs38GjpwTyQRNPZrdz8ySXHcklYywLBaKw0EVBRREge8+Rw2dK/zcf+HkOi9I&#10;afYRYcZsUmo2oDjT2ai6wwnYSVk3dsbAe5O3fsB1KCpw7F8f04xc6magRgU0e4t1C48r6yYDfYej&#10;R03d5A+pAN00V0bz/iu1CdmeUNdT2ene0874yIKaEfC1rfM7dGs8+56blT9JdKM74xtQhkt9hdbM&#10;MtD2xxgNIghiad2xRg/E49/mSSVssw/D8ewPH6XGMYt8dHQUjeVrGjq93m9x+84+Z/3ABGvSHC8L&#10;x7AMfpsaxmhbTUlOOp7vlf5yPd95x27/AEA2AAV8IBGxREZYoznhQ4atSZ5KzNNDcMuNXKSZKv8A&#10;ZMUNS8/OaMNkP4uXS7b7O/gttNYK6l0AsL5GncNqZ6mpj/8ALllcw/kvRaILVjGJ4thNnhx3Dcat&#10;dhtVN/Y0Nso46Wnj/uxxgNH4BXVEQEREBERAREQEREBERAREQEREBERAREQEREBERBBM/kjc7z26&#10;K3qqrH/CwfUqlQFHE/w3h/p3UCILn3RSaWTnj5T3b0/BTkBERAREQEREBERARFR3i8WvH7VV3y+X&#10;CCht9BC+oqqmd4ZHDE0buc5x6AABBR5hl+OYDjNwzDLrrDbrRa4TPU1Ep6NaOwA7ucSQA0bkkgAE&#10;laluIviCyfiWzgXGds9Bi9se5lltRd/ZsPQzS7dDM8d/Jo2aN9iXX7is4nLxxHZULJYH1FHgtnnJ&#10;t9M7djq6Ubj7VM31IJ5Gn4Wn1LlZdLNNKe4xzZDkMzaCw2xnjVlVINmho+6PUk9AB1JICCs0v06t&#10;cVunzbNKgUGO2seJNK8dZndxGwfec7bYD8egBK7TpfgGQ8aOpxpXTssmCYy2N7qZkjedlO5xDAxn&#10;dznljt3kbbtPkA09N1GbqTrFp3mGoeD4s+LTrTK3zVjIJHmJlU6PYv6gf1kgZvI/bo1jdtwS3fqH&#10;sk9WL7LxgV9svVe6YZljlZSGLsxslOWVEfK3sA1kUrQPR5RfTchiGH45geO0eK4pa4qC20EYjihj&#10;H5uce7nHuSepV5REQREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQE7IpNVJyR8o7u6fg&#10;gpZX+I8v9eygREBERBMhk8OQO8j0Kr1bFWUsvO3kJ6t/kgnoiICIiAiIgkV1bR2yiqLlcauGlpKS&#10;J8888zwyOKNoJc9zj0DQASSegAWq/iD9s9dqHJK3HuHHBrRV2ujkdC2/5AyaT7ZsdjJDTRvjMbOm&#10;7S9xJBBLGnovXftK8ku2LcE2plfZpnxT1VLRW2SRh22gqa6ngmB+To5Hs/zlqX9n9wgM4ttWKq35&#10;FWzUeG4pDFX36SB3LNUCRxENLGfumQsk3f5NY/bryoMu4v7aDiYtdax2T4Zgd8oy7eSNlHU0s23o&#10;2Rszmt/FjlWa6e0tdxPW+24U60y4FYmhk1fRSVv2hldUg7jnnDGDwmdC1rmgc3vHchob27i3q+Gu&#10;umi0R0I0ZwahslikEdwyCjs1OaurnZ08KGr5TMWNPxS85dIRtvyjd/mqm4LrtqA6d+nFbHSTQROm&#10;liuMhFM1rRuSZtiWAAd3bj1ICDO2kem7MteLlJVwU9kpWfaKqvc8eCyIdzzDofw+gWbdPdLr3xW3&#10;6HGMZjqse0fxqoDK24NbyS3SZvdkfk6Qg9+rY2nzcdnauqml1t0mtc8XiZLZbFXVLqZ0sEkotlbN&#10;GeoD2/1Mzm9/MjfyXojTH2rfFDpbi1vw+1UGB3G22uBtPTR1lhMXK0eopZYQSTuSdtySSdySUG4b&#10;VWwYDppwy5vj9NbaO0YraMPukLqdgDY2wfZJA4Hfq5ztzuTuXOd13JWmr2UtrrK/jdwqrpWOMdto&#10;rvVVJHYRm3zxAn5c8rB+IXX9dOO/il4saGHTi/XGCO1XGeMDHcZtz4mV8wcDG1w5pJptnAEMLy3m&#10;APLuARsQ9lxwSZTw+2m7awas2z9nZjk9I2gobW8gy2y3czZH+Nt0bLK9kZLO7GxtB95zmtD32iIg&#10;IiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICoJpPEkLvIdAqiql5G8gPV38lRoCIiAiI&#10;gKJjzG4PHkoUQXJrg9oc3sVyqOmm5Hcjj7p/QqsQEREBERBjDie0rOtvD9nml0XJ9qvtmmjojIQG&#10;Csj2lpi4nsBNHGSfRaUuGu/6r6MY5muP2mvqLGc5ggt90pzGWVMcMD5Om/eNzvEkaR3DXOH3um7P&#10;iH05yDVXSu6YbjGSPslwqTG+Oo5iI3Bp6sk27sIO59CAeu2y1e5rp7ieGan27TC3XWZ11kMdJUyV&#10;jgGTVZPxMd+6/ccu5O/TY9dkFp0z03uOV3SC22+nPvEF7yPdY3zJPkvWOk+is+ro/ofjUs9s03t0&#10;wZfb3D7k19nYfepaZ3+SBHvSdt/U7bU2hmB4Pn2YXDRDHspp2xWKjir8tmpJP8KrI3vLW0sDh8MZ&#10;c0iSTfc/C3oeZe7LNZrTjtqpLFYrfBQ2+hibBTU0DAyOKNo2DWgdkFBSYNhtDicOCU+L2z+jsFOK&#10;VlrfTMkpvCH3TG4EOHmd99zuTuVhvIOAPg3yatdcLlw+4vFK53MRQRyUMe//AHdO9jP0XoBEGPNM&#10;eHjQ3RkmXS7SnGscqHNLH1dHQMFU9v7rp3AyuHyLiFkNEQEREBERAREQEREBERAREQEREBERAREQ&#10;EREBERAREQEREBcOcGNLndguVR1M3O7kafdH6lBKe8yOLz5qFEQEREBERAREQFWU03MPDceo7fNU&#10;a5BIO4OxCC5IpUEwlbsfiHdTUHk3ja4s9T9EshwbR7QHAKTLdSNQHzuoaerY+SGngj2BcWNezmc4&#10;l55nPaxjYnud0WLq/i49oToFC298R3Cha8ixdgD6m54fUky0rPvPlEctQ0Bv8TY2ntz+a9Cak6eS&#10;v4xdHNWG0RmporJkOOzylu4p53wtnpzv5FzGVg/D5rP6DBGhnG9w18QNup5sM1JttFdpmjxLFeZm&#10;UVxiee7fCe7aXb96Ivb811Til4QNBNTbU/NswyqPAnUDxPUXoTwxU7Yebmka/wAUhoDhzbHmAa48&#10;2x6h1Xr57O/hf4gZqi73zCv6OZDUbufescc2iqJHn70sfKYZST3c9hd/EF5KuXsPxNdWNt/EpM20&#10;Nd7sVTjPiTxs3+EOFUGuPz2b9EFj9lt+x7lxy6y3rTeauq8EbaLnFb6qqe97nwOulOaMvc73uZ0U&#10;chHN12B3W2hYc4YOFfTDhRwWTDdO6aonqK+RtRdrvWlrqu4zNBDS8tADWNBIYxoAaCe7nOc7MaAi&#10;IgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIpU8wibsPiPZBDUzco8Np6nv8AJUa5&#10;JJO5O5K4QEREBERAREQEREBERBy1xY4OadiFXQzNlb6OHcKgXLXFjg5p2IQXIgHYkDp1HyRSoZ2y&#10;jY9HeimoCIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIpU07YhsOrvRBzNM2&#10;Jvq49gqFzi9xc47ko5xe4ucdyVwgIiICIiAiIgIiICIiAiIgIiIOQSDuDsQqqGpDvdkOx9fVUiIL&#10;mio4alzPdf1b+oVW1zXjmadwg5REQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEXDnNYO&#10;Zx2CpJqlz/dZ0b+pQTJ6kN92M7n19FSkkncnclcIgIiICIiAiIgIiICIiAiIgIiICIiAiIgKJj3R&#10;ndh2UKIKyKqa/o/3T+inq2KZHNJH8J3HoUFeikx1Ub+jvdPz7Kd3QEREBERAREQEREBERAREQERE&#10;BERAREQETspMlVGzo33j8uyCcpEtU1nRnvH9FTyTSSfEdh6BS0ET3ukO7zuoURAREQEREBERAREQ&#10;EREBERAREQEREBERAREQEREBERAUbJXx/A4j5KBEFUys8pGfiFOZNG/4Xjf0VvRBc0VvbLIz4XkK&#10;Y2rkHxAFBWIqdtYw/Ewj6dVGKmE/f2+oQTUUIliPaRv5rkOaezh+aDlERARcFzR3cPzXBliHeRv5&#10;oIkUo1MI+/v9AoHVjB8LCfr0QVCKjdVyH4QApbpZH/E8lBWvmjZ8Txv6KS+s8o2fiVSogjfK+T43&#10;E/JQIiAiIgIiICIiAiIgIiICIiAiIg//2VBLAQItABQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJN8unjZAwAA&#10;2wgAAA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFhgsxu6&#10;AAAAIgEAABkAAAAAAAAAAAAAAAAAQQYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAU&#10;AAYACAAAACEAxQeVTeEAAAAJAQAADwAAAAAAAAAAAAAAAAAyBwAAZHJzL2Rvd25yZXYueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAIuoFf2tPgAArT4AABUAAAAAAAAAAAAAAAAAQAgAAGRycy9tZWRpYS9pbWFn&#10;ZTEuanBlZ1BLBQYAAAAABgAGAH0BAAAgRwAAAAA=&#10;">
               <v:rect id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;left:63;width:60985;height:4572;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhIdVhxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIVeRLNtUerWKFYQ2ku1rgePj+R1d+vmZU2ibv99Iwg9DjPzDTOdd7YRZ/KhdqzgcZiB&#10;INbO1Fwq2BWrwQuIEJENNo5JwS8FmM96d1PMjbvwF523sRQJwiFHBVWMbS5l0BVZDEPXEifv23mL&#10;MUlfSuPxkuC2kU9ZNpYWa04LFba0rEgftieroCgavZ/s1v5NHzej/eKj6LefP0o93HeLVxCRuvgf&#10;vrXfjYJnuF5JN0DO/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhIdVhxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#1f497d" stroked="f">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1DEF2681" w14:textId="77777777" w:rsidR="00E95A82" w:rsidRPr="008C6F30" w:rsidRDefault="00E95A82" w:rsidP="001A338E">
+                    <w:p w14:paraId="1DEF2681" w14:textId="77777777" w:rsidR="00E95A82" w:rsidRPr="008C6F30" w:rsidRDefault="00E95A82" w:rsidP="00074D73">
+                      <w:pPr>
+                        <w:ind w:firstLine="720"/>
+                      </w:pPr>
                       <w:r>
                         <w:t>Skin, Nutrition, Ecology Journal</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
@@ -2336,78 +2702,80 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E34C0E"/>
     <w:rsid w:val="0001490C"/>
     <w:rsid w:val="000702F6"/>
+    <w:rsid w:val="00074D73"/>
     <w:rsid w:val="00085B45"/>
     <w:rsid w:val="000A35AF"/>
     <w:rsid w:val="000A3C40"/>
     <w:rsid w:val="000A4990"/>
     <w:rsid w:val="000B494C"/>
     <w:rsid w:val="000D53CB"/>
     <w:rsid w:val="001054E9"/>
     <w:rsid w:val="001301A4"/>
     <w:rsid w:val="00145228"/>
     <w:rsid w:val="001609C1"/>
     <w:rsid w:val="0017024C"/>
     <w:rsid w:val="00184ED3"/>
     <w:rsid w:val="00192A1D"/>
     <w:rsid w:val="001A338E"/>
     <w:rsid w:val="001B029C"/>
     <w:rsid w:val="001C480C"/>
     <w:rsid w:val="001D7A3D"/>
     <w:rsid w:val="001D7CA6"/>
     <w:rsid w:val="001E0531"/>
     <w:rsid w:val="001F002D"/>
     <w:rsid w:val="001F07E9"/>
     <w:rsid w:val="002076A1"/>
     <w:rsid w:val="0021217E"/>
     <w:rsid w:val="0022160B"/>
     <w:rsid w:val="0022198B"/>
@@ -2465,85 +2833,88 @@
     <w:rsid w:val="007F48D1"/>
     <w:rsid w:val="007F6D69"/>
     <w:rsid w:val="00815281"/>
     <w:rsid w:val="00836D2D"/>
     <w:rsid w:val="008645DC"/>
     <w:rsid w:val="00882BBD"/>
     <w:rsid w:val="008834B4"/>
     <w:rsid w:val="008C6F30"/>
     <w:rsid w:val="0091041E"/>
     <w:rsid w:val="00916B1D"/>
     <w:rsid w:val="00971183"/>
     <w:rsid w:val="00971692"/>
     <w:rsid w:val="009B0A5B"/>
     <w:rsid w:val="009C1F59"/>
     <w:rsid w:val="009D0F14"/>
     <w:rsid w:val="00A007B6"/>
     <w:rsid w:val="00A06B5C"/>
     <w:rsid w:val="00A1393A"/>
     <w:rsid w:val="00A167AB"/>
     <w:rsid w:val="00A27720"/>
     <w:rsid w:val="00A31B34"/>
     <w:rsid w:val="00A35B06"/>
     <w:rsid w:val="00A759B5"/>
     <w:rsid w:val="00AA6D5B"/>
     <w:rsid w:val="00AC1883"/>
+    <w:rsid w:val="00AE27C2"/>
     <w:rsid w:val="00B04046"/>
     <w:rsid w:val="00B80BB9"/>
     <w:rsid w:val="00BA7E19"/>
     <w:rsid w:val="00BB0337"/>
     <w:rsid w:val="00BB4976"/>
     <w:rsid w:val="00BB7239"/>
     <w:rsid w:val="00BC1E9F"/>
     <w:rsid w:val="00BE590D"/>
+    <w:rsid w:val="00C10EDE"/>
     <w:rsid w:val="00C12027"/>
     <w:rsid w:val="00C1211D"/>
     <w:rsid w:val="00C17C98"/>
     <w:rsid w:val="00C56BB3"/>
     <w:rsid w:val="00C828A0"/>
     <w:rsid w:val="00C835AC"/>
     <w:rsid w:val="00CA3AD9"/>
     <w:rsid w:val="00CC337A"/>
     <w:rsid w:val="00CC3A26"/>
     <w:rsid w:val="00CD3B85"/>
     <w:rsid w:val="00CE6D08"/>
     <w:rsid w:val="00D14FCD"/>
     <w:rsid w:val="00D25933"/>
     <w:rsid w:val="00D3794A"/>
     <w:rsid w:val="00D62FAB"/>
     <w:rsid w:val="00D77515"/>
     <w:rsid w:val="00D77B97"/>
     <w:rsid w:val="00DA3B59"/>
     <w:rsid w:val="00E13E10"/>
     <w:rsid w:val="00E33A24"/>
     <w:rsid w:val="00E34C0E"/>
     <w:rsid w:val="00E3655D"/>
     <w:rsid w:val="00E44E92"/>
     <w:rsid w:val="00E450F5"/>
     <w:rsid w:val="00E51DB9"/>
     <w:rsid w:val="00E562F6"/>
     <w:rsid w:val="00E61A8D"/>
+    <w:rsid w:val="00E63060"/>
     <w:rsid w:val="00E95A82"/>
     <w:rsid w:val="00E9707A"/>
     <w:rsid w:val="00EF037C"/>
     <w:rsid w:val="00EF26E1"/>
     <w:rsid w:val="00F03839"/>
     <w:rsid w:val="00F46669"/>
     <w:rsid w:val="00F665D4"/>
     <w:rsid w:val="00F71A34"/>
     <w:rsid w:val="00F73916"/>
     <w:rsid w:val="00F847A4"/>
     <w:rsid w:val="00F87948"/>
     <w:rsid w:val="00F91834"/>
     <w:rsid w:val="00FA56E2"/>
     <w:rsid w:val="00FB7BBC"/>
     <w:rsid w:val="00FC659C"/>
     <w:rsid w:val="00FD2B02"/>
     <w:rsid w:val="00FD3F12"/>
     <w:rsid w:val="00FD68A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
@@ -2935,58 +3306,58 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001A338E"/>
+    <w:rsid w:val="00C10EDE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="264" w:lineRule="auto"/>
-      <w:ind w:firstLine="274"/>
+      <w:ind w:left="2160" w:firstLine="274"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="4"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -3346,124 +3717,125 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02Affiliation">
     <w:name w:val="02_Affiliation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A338E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:ind w:left="403"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="03ChapterTitle">
     <w:name w:val="03_Chapter_Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="04Text"/>
     <w:qFormat/>
-    <w:rsid w:val="00E450F5"/>
+    <w:rsid w:val="00C10EDE"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04Text">
     <w:name w:val="04_Text"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E450F5"/>
+    <w:rsid w:val="00C10EDE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05Subchapter">
     <w:name w:val="05_Subchapter"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E450F5"/>
+    <w:rsid w:val="00C10EDE"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A759B5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06Bullets">
     <w:name w:val="06_Bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001A338E"/>
+    <w:rsid w:val="00C10EDE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
+      <w:ind w:left="3442"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07Figure">
     <w:name w:val="07_Figure"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E450F5"/>
+    <w:rsid w:val="00C10EDE"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08FigureCaption">
     <w:name w:val="08_Figure_Caption"/>
     <w:basedOn w:val="Caption"/>
     <w:qFormat/>
-    <w:rsid w:val="001A338E"/>
+    <w:rsid w:val="00C10EDE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="540"/>
       </w:tabs>
       <w:spacing w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="540" w:hanging="540"/>
+      <w:ind w:left="1987" w:hanging="547"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="091TableCaption">
     <w:name w:val="09_1_Table_Caption"/>
     <w:basedOn w:val="Caption"/>
     <w:next w:val="09Table"/>
     <w:qFormat/>
     <w:rsid w:val="00E450F5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1260"/>
         <w:tab w:val="left" w:pos="1680"/>
         <w:tab w:val="left" w:pos="2100"/>
         <w:tab w:val="left" w:pos="2520"/>
         <w:tab w:val="left" w:pos="2940"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3780"/>
         <w:tab w:val="left" w:pos="4200"/>
         <w:tab w:val="left" w:pos="4620"/>
@@ -3489,51 +3861,54 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E450F5"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04Abstract">
     <w:name w:val="04_Abstract"/>
     <w:basedOn w:val="04Text"/>
     <w:qFormat/>
-    <w:rsid w:val="00E450F5"/>
+    <w:rsid w:val="00E63060"/>
+    <w:pPr>
+      <w:ind w:left="0"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="001A338E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Antet">
     <w:name w:val="Antet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00242BDB"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
@@ -3903,87 +4278,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7AA566A-B2AF-4577-A4F6-E040231E0B2F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBF25972-99A9-4167-A198-1DBB936B8C43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6984</Characters>
+  <Pages>5</Pages>
+  <Words>1207</Words>
+  <Characters>7001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8172</CharactersWithSpaces>
+  <CharactersWithSpaces>8192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>8257652</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.unepie.org/pc/cp/understanding_cp/cp_industries.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5832740</vt:i4>
       </vt:variant>
       <vt:variant>